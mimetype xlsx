--- v0 (2026-05-06)
+++ v1 (2026-06-28)
@@ -7,94 +7,94 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://resourceinnovation.sharepoint.com/sites/611096-EnergizeCTPrgDel/Shared Documents/QPLs/QPL Lists For The Market/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="184" documentId="8_{1858D85A-5033-460A-A1C1-35945037B3DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CBE3C9D5-3B62-45AE-A4E9-DE252D63D83F}"/>
+  <xr:revisionPtr revIDLastSave="221" documentId="8_{1858D85A-5033-460A-A1C1-35945037B3DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A019FF92-AF9A-4DC9-B4CA-BE7EB9A7809B}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-2145" windowWidth="29040" windowHeight="15720" tabRatio="904" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="904" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Read Me" sheetId="23" r:id="rId1"/>
     <sheet name="Ultra Low Temp Freezers" sheetId="10" r:id="rId2"/>
     <sheet name="Lab Freezers" sheetId="6" r:id="rId3"/>
     <sheet name="Lab Refrigerators" sheetId="9" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Lab Freezers'!$A$1:$F$145</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Lab Refrigerators'!$A$1:$F$1012</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Ultra Low Temp Freezers'!$A$1:$F$78</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4245" uniqueCount="1665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4296" uniqueCount="1686">
   <si>
     <t>Please see individual tabs for various measures</t>
   </si>
   <si>
     <t>MEASURE</t>
   </si>
   <si>
     <t>QUALIFICATION</t>
   </si>
   <si>
     <t>INCENTIVE</t>
   </si>
   <si>
     <t>$600/Unit</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Model Number</t>
   </si>
   <si>
     <t>ENERGY STAR Unique ID</t>
   </si>
   <si>
@@ -4888,53 +4888,50 @@
   <si>
     <t>4570202C</t>
   </si>
   <si>
     <t>4570203A</t>
   </si>
   <si>
     <t>4570203B</t>
   </si>
   <si>
     <t>4570204A</t>
   </si>
   <si>
     <t>4570204B</t>
   </si>
   <si>
     <t>SLHC-MD-86L580BS</t>
   </si>
   <si>
     <t>SLHC-MD-86L720BS</t>
   </si>
   <si>
     <t>SLHC-MD-86L860BS</t>
   </si>
   <si>
-    <t>This Qualified Products List (QPL) is dated 5/1/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>TSX2-2520FA-SS</t>
   </si>
   <si>
     <t>TSX2-2520FA</t>
   </si>
   <si>
     <t>TSX2-2520HA</t>
   </si>
   <si>
     <t>TSX2-2520HA-SS</t>
   </si>
   <si>
     <t>TSX2-1520FA</t>
   </si>
   <si>
     <t>TSX2-1520FA-SS</t>
   </si>
   <si>
     <t>TSX2-3020FA-SS</t>
   </si>
   <si>
     <t>TSX2-3020FA</t>
   </si>
   <si>
     <t>DW-30L700F</t>
@@ -5051,50 +5048,116 @@
     <t>TSX2-1205PA</t>
   </si>
   <si>
     <t>TSE1205GA</t>
   </si>
   <si>
     <t>TSE1205SA</t>
   </si>
   <si>
     <t>FBE1205SA</t>
   </si>
   <si>
     <t>FBE1205GA</t>
   </si>
   <si>
     <t>Helmer</t>
   </si>
   <si>
     <t>4586578A</t>
   </si>
   <si>
     <t>4586578B</t>
   </si>
   <si>
     <t>4586578C</t>
+  </si>
+  <si>
+    <t>This Qualified Products List (QPL) is dated 6/1/2026</t>
+  </si>
+  <si>
+    <t>SFFfg 5501</t>
+  </si>
+  <si>
+    <t>SFFvh 5501</t>
+  </si>
+  <si>
+    <t>iPR120-GXC</t>
+  </si>
+  <si>
+    <t>HLR120-GXC</t>
+  </si>
+  <si>
+    <t>HPR120-GXC</t>
+  </si>
+  <si>
+    <t>iLR120-GXC</t>
+  </si>
+  <si>
+    <t>iPR125-GXC</t>
+  </si>
+  <si>
+    <t>HLR125-GXC</t>
+  </si>
+  <si>
+    <t>HPR125-GXC</t>
+  </si>
+  <si>
+    <t>iLR125-GXC</t>
+  </si>
+  <si>
+    <t>4615254A</t>
+  </si>
+  <si>
+    <t>4615254B</t>
+  </si>
+  <si>
+    <t>4615254C</t>
+  </si>
+  <si>
+    <t>4615294A</t>
+  </si>
+  <si>
+    <t>4615294B</t>
+  </si>
+  <si>
+    <t>4615294C</t>
+  </si>
+  <si>
+    <t>AULT780DC</t>
+  </si>
+  <si>
+    <t>AULT530DC</t>
+  </si>
+  <si>
+    <t>AULT529PS</t>
+  </si>
+  <si>
+    <t>AULT779PS</t>
+  </si>
+  <si>
+    <t>Stirling VAULT100 Pro</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -5481,115 +5544,115 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5913,465 +5976,465 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB3BEB6E-779E-488A-B36A-0E44049A8A13}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="B12:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O18" sqref="O18:Z24"/>
+      <selection activeCell="B13" sqref="B13:Z13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.7265625" style="7" customWidth="1"/>
     <col min="2" max="12" width="9.1796875" style="7"/>
     <col min="13" max="13" width="11.81640625" style="7" customWidth="1"/>
     <col min="14" max="25" width="9.1796875" style="7"/>
     <col min="26" max="26" width="12.26953125" style="7" customWidth="1"/>
     <col min="27" max="16384" width="9.1796875" style="7"/>
   </cols>
   <sheetData>
     <row r="12" spans="2:26" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="36" t="s">
+      <c r="B12" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="36"/>
-[...22 lines deleted...]
-      <c r="Z12" s="36"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="24"/>
+      <c r="O12" s="24"/>
+      <c r="P12" s="24"/>
+      <c r="Q12" s="24"/>
+      <c r="R12" s="24"/>
+      <c r="S12" s="24"/>
+      <c r="T12" s="24"/>
+      <c r="U12" s="24"/>
+      <c r="V12" s="24"/>
+      <c r="W12" s="24"/>
+      <c r="X12" s="24"/>
+      <c r="Y12" s="24"/>
+      <c r="Z12" s="24"/>
     </row>
     <row r="13" spans="2:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="37" t="s">
-[...25 lines deleted...]
-      <c r="Z13" s="37"/>
+      <c r="B13" s="25" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="25"/>
+      <c r="K13" s="25"/>
+      <c r="L13" s="25"/>
+      <c r="M13" s="25"/>
+      <c r="N13" s="25"/>
+      <c r="O13" s="25"/>
+      <c r="P13" s="25"/>
+      <c r="Q13" s="25"/>
+      <c r="R13" s="25"/>
+      <c r="S13" s="25"/>
+      <c r="T13" s="25"/>
+      <c r="U13" s="25"/>
+      <c r="V13" s="25"/>
+      <c r="W13" s="25"/>
+      <c r="X13" s="25"/>
+      <c r="Y13" s="25"/>
+      <c r="Z13" s="25"/>
     </row>
     <row r="14" spans="2:26" ht="15.5" x14ac:dyDescent="0.3">
-      <c r="B14" s="38" t="s">
+      <c r="B14" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="C14" s="38"/>
-[...22 lines deleted...]
-      <c r="Z14" s="38"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="26"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="26"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="26"/>
+      <c r="M14" s="26"/>
+      <c r="N14" s="26"/>
+      <c r="O14" s="26"/>
+      <c r="P14" s="26"/>
+      <c r="Q14" s="26"/>
+      <c r="R14" s="26"/>
+      <c r="S14" s="26"/>
+      <c r="T14" s="26"/>
+      <c r="U14" s="26"/>
+      <c r="V14" s="26"/>
+      <c r="W14" s="26"/>
+      <c r="X14" s="26"/>
+      <c r="Y14" s="26"/>
+      <c r="Z14" s="26"/>
     </row>
     <row r="15" spans="2:26" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
       <c r="G15" s="13"/>
       <c r="H15" s="13"/>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
       <c r="S15" s="13"/>
       <c r="T15" s="13"/>
       <c r="U15" s="13"/>
       <c r="V15" s="13"/>
       <c r="W15" s="13"/>
       <c r="X15" s="13"/>
       <c r="Y15" s="13"/>
       <c r="Z15" s="13"/>
     </row>
     <row r="16" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="40" t="s">
+      <c r="B16" s="31" t="s">
         <v>317</v>
       </c>
-      <c r="C16" s="41"/>
-[...9 lines deleted...]
-      <c r="M16" s="42"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="32"/>
+      <c r="M16" s="33"/>
       <c r="N16" s="11"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
     </row>
     <row r="17" spans="2:26" ht="21.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B17" s="43"/>
-[...10 lines deleted...]
-      <c r="M17" s="45"/>
+      <c r="B17" s="34"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="35"/>
+      <c r="E17" s="35"/>
+      <c r="F17" s="35"/>
+      <c r="G17" s="35"/>
+      <c r="H17" s="35"/>
+      <c r="I17" s="35"/>
+      <c r="J17" s="35"/>
+      <c r="K17" s="35"/>
+      <c r="L17" s="35"/>
+      <c r="M17" s="36"/>
       <c r="N17" s="11"/>
       <c r="O17" s="13"/>
       <c r="P17" s="13"/>
       <c r="Q17" s="13"/>
       <c r="R17" s="13"/>
       <c r="S17" s="13"/>
       <c r="T17" s="13"/>
       <c r="U17" s="13"/>
       <c r="V17" s="13"/>
       <c r="W17" s="13"/>
       <c r="X17" s="13"/>
       <c r="Y17" s="13"/>
       <c r="Z17" s="13"/>
     </row>
     <row r="18" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="39" t="s">
+      <c r="B18" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="C18" s="30"/>
-[...6 lines deleted...]
-      <c r="J18" s="30" t="s">
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="28"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="K18" s="30"/>
-      <c r="L18" s="30"/>
+      <c r="K18" s="28"/>
+      <c r="L18" s="28"/>
       <c r="M18" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N18" s="13"/>
-      <c r="O18" s="29" t="s">
+      <c r="O18" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="P18" s="29"/>
-[...9 lines deleted...]
-      <c r="Z18" s="29"/>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="40"/>
+      <c r="R18" s="40"/>
+      <c r="S18" s="40"/>
+      <c r="T18" s="40"/>
+      <c r="U18" s="40"/>
+      <c r="V18" s="40"/>
+      <c r="W18" s="40"/>
+      <c r="X18" s="40"/>
+      <c r="Y18" s="40"/>
+      <c r="Z18" s="40"/>
     </row>
     <row r="19" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="24" t="s">
+      <c r="B19" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="25"/>
-[...6 lines deleted...]
-      <c r="J19" s="26" t="s">
+      <c r="C19" s="30"/>
+      <c r="D19" s="30"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="30"/>
+      <c r="G19" s="30"/>
+      <c r="H19" s="30"/>
+      <c r="I19" s="30"/>
+      <c r="J19" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="K19" s="27"/>
-      <c r="L19" s="28"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="39"/>
       <c r="M19" s="16" t="s">
         <v>20</v>
       </c>
       <c r="N19" s="13"/>
-      <c r="O19" s="29"/>
-[...10 lines deleted...]
-      <c r="Z19" s="29"/>
+      <c r="O19" s="40"/>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="40"/>
+      <c r="R19" s="40"/>
+      <c r="S19" s="40"/>
+      <c r="T19" s="40"/>
+      <c r="U19" s="40"/>
+      <c r="V19" s="40"/>
+      <c r="W19" s="40"/>
+      <c r="X19" s="40"/>
+      <c r="Y19" s="40"/>
+      <c r="Z19" s="40"/>
     </row>
     <row r="20" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="24" t="s">
+      <c r="B20" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="C20" s="25"/>
-[...6 lines deleted...]
-      <c r="J20" s="26" t="s">
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="30"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="30"/>
+      <c r="J20" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="K20" s="27"/>
-      <c r="L20" s="28"/>
+      <c r="K20" s="38"/>
+      <c r="L20" s="39"/>
       <c r="M20" s="16" t="s">
         <v>4</v>
       </c>
       <c r="N20" s="13"/>
-      <c r="O20" s="29"/>
-[...10 lines deleted...]
-      <c r="Z20" s="29"/>
+      <c r="O20" s="40"/>
+      <c r="P20" s="40"/>
+      <c r="Q20" s="40"/>
+      <c r="R20" s="40"/>
+      <c r="S20" s="40"/>
+      <c r="T20" s="40"/>
+      <c r="U20" s="40"/>
+      <c r="V20" s="40"/>
+      <c r="W20" s="40"/>
+      <c r="X20" s="40"/>
+      <c r="Y20" s="40"/>
+      <c r="Z20" s="40"/>
     </row>
     <row r="21" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="24" t="s">
+      <c r="B21" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="25"/>
-[...6 lines deleted...]
-      <c r="J21" s="26" t="s">
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="K21" s="27"/>
-      <c r="L21" s="28"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="39"/>
       <c r="M21" s="16" t="s">
         <v>21</v>
       </c>
       <c r="N21" s="13"/>
-      <c r="O21" s="29"/>
-[...10 lines deleted...]
-      <c r="Z21" s="29"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+      <c r="S21" s="40"/>
+      <c r="T21" s="40"/>
+      <c r="U21" s="40"/>
+      <c r="V21" s="40"/>
+      <c r="W21" s="40"/>
+      <c r="X21" s="40"/>
+      <c r="Y21" s="40"/>
+      <c r="Z21" s="40"/>
     </row>
     <row r="22" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="24" t="s">
+      <c r="B22" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="25"/>
-[...6 lines deleted...]
-      <c r="J22" s="26" t="s">
+      <c r="C22" s="30"/>
+      <c r="D22" s="30"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="30"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="30"/>
+      <c r="J22" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="K22" s="27"/>
-      <c r="L22" s="28"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="39"/>
       <c r="M22" s="16" t="s">
         <v>4</v>
       </c>
       <c r="N22" s="13"/>
-      <c r="O22" s="29"/>
-[...10 lines deleted...]
-      <c r="Z22" s="29"/>
+      <c r="O22" s="40"/>
+      <c r="P22" s="40"/>
+      <c r="Q22" s="40"/>
+      <c r="R22" s="40"/>
+      <c r="S22" s="40"/>
+      <c r="T22" s="40"/>
+      <c r="U22" s="40"/>
+      <c r="V22" s="40"/>
+      <c r="W22" s="40"/>
+      <c r="X22" s="40"/>
+      <c r="Y22" s="40"/>
+      <c r="Z22" s="40"/>
     </row>
     <row r="23" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="24" t="s">
+      <c r="B23" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="C23" s="25"/>
-[...6 lines deleted...]
-      <c r="J23" s="26" t="s">
+      <c r="C23" s="30"/>
+      <c r="D23" s="30"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="30"/>
+      <c r="G23" s="30"/>
+      <c r="H23" s="30"/>
+      <c r="I23" s="30"/>
+      <c r="J23" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="K23" s="27"/>
-      <c r="L23" s="28"/>
+      <c r="K23" s="38"/>
+      <c r="L23" s="39"/>
       <c r="M23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="N23" s="13"/>
-      <c r="O23" s="29"/>
-[...10 lines deleted...]
-      <c r="Z23" s="29"/>
+      <c r="O23" s="40"/>
+      <c r="P23" s="40"/>
+      <c r="Q23" s="40"/>
+      <c r="R23" s="40"/>
+      <c r="S23" s="40"/>
+      <c r="T23" s="40"/>
+      <c r="U23" s="40"/>
+      <c r="V23" s="40"/>
+      <c r="W23" s="40"/>
+      <c r="X23" s="40"/>
+      <c r="Y23" s="40"/>
+      <c r="Z23" s="40"/>
     </row>
     <row r="24" spans="2:26" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B24" s="31" t="s">
+      <c r="B24" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="C24" s="32"/>
-[...6 lines deleted...]
-      <c r="J24" s="33" t="s">
+      <c r="C24" s="42"/>
+      <c r="D24" s="42"/>
+      <c r="E24" s="42"/>
+      <c r="F24" s="42"/>
+      <c r="G24" s="42"/>
+      <c r="H24" s="42"/>
+      <c r="I24" s="42"/>
+      <c r="J24" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="K24" s="34"/>
-      <c r="L24" s="35"/>
+      <c r="K24" s="44"/>
+      <c r="L24" s="45"/>
       <c r="M24" s="17" t="s">
         <v>21</v>
       </c>
       <c r="N24" s="13"/>
-      <c r="O24" s="29"/>
-[...10 lines deleted...]
-      <c r="Z24" s="29"/>
+      <c r="O24" s="40"/>
+      <c r="P24" s="40"/>
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40"/>
+      <c r="S24" s="40"/>
+      <c r="T24" s="40"/>
+      <c r="U24" s="40"/>
+      <c r="V24" s="40"/>
+      <c r="W24" s="40"/>
+      <c r="X24" s="40"/>
+      <c r="Y24" s="40"/>
+      <c r="Z24" s="40"/>
     </row>
     <row r="25" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="N25" s="13"/>
       <c r="O25" s="13"/>
       <c r="P25" s="13"/>
       <c r="Q25" s="13"/>
       <c r="R25" s="13"/>
       <c r="S25" s="13"/>
       <c r="T25" s="13"/>
       <c r="U25" s="13"/>
       <c r="V25" s="13"/>
       <c r="W25" s="13"/>
       <c r="X25" s="13"/>
       <c r="Y25" s="13"/>
       <c r="Z25" s="13"/>
     </row>
     <row r="26" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="N26" s="13"/>
     </row>
     <row r="27" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="N27" s="13"/>
     </row>
     <row r="28" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="N28" s="13"/>
     </row>
@@ -6457,91 +6520,91 @@
       <c r="N55" s="13"/>
     </row>
     <row r="56" spans="14:14" x14ac:dyDescent="0.3">
       <c r="N56" s="13"/>
     </row>
     <row r="57" spans="14:14" x14ac:dyDescent="0.3">
       <c r="N57" s="13"/>
     </row>
     <row r="58" spans="14:14" x14ac:dyDescent="0.3">
       <c r="N58" s="13"/>
     </row>
     <row r="59" spans="14:14" x14ac:dyDescent="0.3">
       <c r="N59" s="13"/>
     </row>
     <row r="60" spans="14:14" x14ac:dyDescent="0.3">
       <c r="N60" s="13"/>
     </row>
     <row r="61" spans="14:14" x14ac:dyDescent="0.3">
       <c r="N61" s="13"/>
     </row>
     <row r="62" spans="14:14" x14ac:dyDescent="0.3">
       <c r="N62" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="B12:Z12"/>
-[...4 lines deleted...]
-    <mergeCell ref="B16:M17"/>
     <mergeCell ref="B20:I20"/>
     <mergeCell ref="B21:I21"/>
     <mergeCell ref="J21:L21"/>
     <mergeCell ref="O18:Z24"/>
     <mergeCell ref="J18:L18"/>
     <mergeCell ref="J19:L19"/>
     <mergeCell ref="J20:L20"/>
     <mergeCell ref="B22:I22"/>
     <mergeCell ref="B23:I23"/>
     <mergeCell ref="B24:I24"/>
     <mergeCell ref="J22:L22"/>
     <mergeCell ref="J23:L23"/>
     <mergeCell ref="J24:L24"/>
+    <mergeCell ref="B12:Z12"/>
+    <mergeCell ref="B13:Z13"/>
+    <mergeCell ref="B14:Z14"/>
+    <mergeCell ref="B18:I18"/>
+    <mergeCell ref="B19:I19"/>
+    <mergeCell ref="B16:M17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B19:I19" location="'Ultra Low Temp Freezers'!A1" display="Ultra-Low Temp Freezers" xr:uid="{D627521C-8241-42FB-BAC7-0565BEF4B585}"/>
     <hyperlink ref="B20:I20" location="'Lab Freezers'!A1" display="'Lab Freezers'!A1" xr:uid="{73D717CF-7E2F-4073-8F79-BCB7D34EDA2C}"/>
     <hyperlink ref="B21:I21" location="'Lab Freezers'!A1" display="'Lab Freezers'!A1" xr:uid="{D497A509-EE3F-44A5-AACD-D0E1B56FE255}"/>
     <hyperlink ref="B22:I22" location="'Lab Refrigerators'!A1" display="'Lab Refrigerators'!A1" xr:uid="{F1FB52F8-C225-42BB-B688-82651977107D}"/>
     <hyperlink ref="B23:I23" location="'Lab Refrigerators'!A1" display="Electric Fryer (Large Vat) " xr:uid="{F9E11508-669D-49AD-82CF-81036AABC0E7}"/>
     <hyperlink ref="B24:I24" location="'Lab Refrigerators'!A1" display="Electric Fryer (Standard Vat) " xr:uid="{F4851ADD-4A91-40E2-BF77-79E1A41E315F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Sheet11"/>
-  <dimension ref="A1:F124"/>
+  <dimension ref="A1:F129"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C9" sqref="C9"/>
+      <selection pane="bottomLeft" activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="3" width="30.54296875" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.81640625" style="13" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="30.54296875" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.26953125" style="22" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9.1796875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E1" s="2" t="s">
@@ -8989,65 +9052,165 @@
       </c>
       <c r="F123" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A124" s="8" t="s">
         <v>606</v>
       </c>
       <c r="B124" s="8" t="s">
         <v>1609</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D124" s="8">
         <v>29.62</v>
       </c>
       <c r="E124" s="8">
         <v>4576870</v>
       </c>
       <c r="F124" s="15">
         <v>2000</v>
       </c>
     </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A125" s="8" t="s">
+        <v>833</v>
+      </c>
+      <c r="B125" s="8" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="D125" s="8">
+        <v>27.5</v>
+      </c>
+      <c r="E125" s="8">
+        <v>4594654</v>
+      </c>
+      <c r="F125" s="15">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A126" s="8" t="s">
+        <v>833</v>
+      </c>
+      <c r="B126" s="8" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C126" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="D126" s="8">
+        <v>18.7</v>
+      </c>
+      <c r="E126" s="8">
+        <v>4594674</v>
+      </c>
+      <c r="F126" s="15">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A127" s="8" t="s">
+        <v>833</v>
+      </c>
+      <c r="B127" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="D127" s="8">
+        <v>18.7</v>
+      </c>
+      <c r="E127" s="8">
+        <v>4594694</v>
+      </c>
+      <c r="F127" s="15">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A128" s="8" t="s">
+        <v>833</v>
+      </c>
+      <c r="B128" s="8" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="D128" s="8">
+        <v>27.5</v>
+      </c>
+      <c r="E128" s="8">
+        <v>4594714</v>
+      </c>
+      <c r="F128" s="15">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A129" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B129" s="8" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C129" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="D129" s="8">
+        <v>27.92</v>
+      </c>
+      <c r="E129" s="8">
+        <v>4618534</v>
+      </c>
+      <c r="F129" s="15">
+        <v>2000</v>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:F78" xr:uid="{00000000-0001-0000-0900-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet7"/>
-  <dimension ref="A1:F145"/>
+  <dimension ref="A1:F147"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A67" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F77" sqref="F77"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C136" sqref="C136"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="31" style="1" customWidth="1"/>
     <col min="3" max="3" width="22.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.81640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="35.54296875" style="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.54296875" style="4" customWidth="1"/>
     <col min="7" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>10</v>
       </c>
@@ -11601,381 +11764,421 @@
     <row r="129" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A129" s="19" t="s">
         <v>369</v>
       </c>
       <c r="B129" s="19" t="s">
         <v>1428</v>
       </c>
       <c r="C129" s="19">
         <v>16.600000000000001</v>
       </c>
       <c r="D129" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E129" s="20" t="s">
         <v>1432</v>
       </c>
       <c r="F129" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A130" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B130" s="19" t="s">
-        <v>1611</v>
+        <v>1610</v>
       </c>
       <c r="C130" s="19">
         <v>24.76</v>
       </c>
       <c r="D130" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E130" s="20">
         <v>4587287</v>
       </c>
       <c r="F130" s="21">
         <v>1200</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A131" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B131" s="19" t="s">
-        <v>1612</v>
+        <v>1611</v>
       </c>
       <c r="C131" s="19">
         <v>24.76</v>
       </c>
       <c r="D131" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E131" s="20">
         <v>4587288</v>
       </c>
       <c r="F131" s="21">
         <v>1200</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A132" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B132" s="19" t="s">
-        <v>1613</v>
+        <v>1612</v>
       </c>
       <c r="C132" s="19">
         <v>24.76</v>
       </c>
       <c r="D132" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E132" s="20">
         <v>4587289</v>
       </c>
       <c r="F132" s="21">
         <v>1200</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A133" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B133" s="19" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
       <c r="C133" s="19">
         <v>24.76</v>
       </c>
       <c r="D133" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E133" s="20">
         <v>4587290</v>
       </c>
       <c r="F133" s="21">
         <v>1200</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A134" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B134" s="19" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
       <c r="C134" s="19">
         <v>15.35</v>
       </c>
       <c r="D134" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E134" s="20">
         <v>4587291</v>
       </c>
       <c r="F134" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A135" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B135" s="19" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
       <c r="C135" s="19">
         <v>15.35</v>
       </c>
       <c r="D135" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E135" s="20">
         <v>4587292</v>
       </c>
       <c r="F135" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A136" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B136" s="19" t="s">
-        <v>1617</v>
+        <v>1616</v>
       </c>
       <c r="C136" s="19">
         <v>28.9</v>
       </c>
       <c r="D136" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E136" s="20">
         <v>4587293</v>
       </c>
       <c r="F136" s="21">
         <v>1200</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A137" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B137" s="19" t="s">
-        <v>1618</v>
+        <v>1617</v>
       </c>
       <c r="C137" s="19">
         <v>28.9</v>
       </c>
       <c r="D137" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E137" s="20">
         <v>4587294</v>
       </c>
       <c r="F137" s="21">
         <v>1200</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A138" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B138" s="19" t="s">
-        <v>1619</v>
+        <v>1618</v>
       </c>
       <c r="C138" s="19">
         <v>26.39</v>
       </c>
       <c r="D138" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E138" s="20">
         <v>4594374</v>
       </c>
       <c r="F138" s="21">
         <v>1200</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A139" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B139" s="19" t="s">
-        <v>1620</v>
+        <v>1619</v>
       </c>
       <c r="C139" s="19">
         <v>12.88</v>
       </c>
       <c r="D139" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E139" s="20">
         <v>4594394</v>
       </c>
       <c r="F139" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A140" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B140" s="19" t="s">
-        <v>1621</v>
+        <v>1620</v>
       </c>
       <c r="C140" s="19">
         <v>12.88</v>
       </c>
       <c r="D140" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E140" s="20">
         <v>4594414</v>
       </c>
       <c r="F140" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A141" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B141" s="19" t="s">
-        <v>1622</v>
+        <v>1621</v>
       </c>
       <c r="C141" s="19">
         <v>12.88</v>
       </c>
       <c r="D141" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E141" s="20">
         <v>4594434</v>
       </c>
       <c r="F141" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A142" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B142" s="19" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="C142" s="19">
         <v>12.88</v>
       </c>
       <c r="D142" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E142" s="20">
         <v>4594454</v>
       </c>
       <c r="F142" s="14">
         <v>600</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A143" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B143" s="19" t="s">
-        <v>1624</v>
+        <v>1623</v>
       </c>
       <c r="C143" s="19">
         <v>26.39</v>
       </c>
       <c r="D143" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E143" s="20">
         <v>4594474</v>
       </c>
       <c r="F143" s="21">
         <v>1200</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A144" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B144" s="19" t="s">
-        <v>1625</v>
+        <v>1624</v>
       </c>
       <c r="C144" s="19">
         <v>26.39</v>
       </c>
       <c r="D144" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E144" s="20">
         <v>4594494</v>
       </c>
       <c r="F144" s="21">
         <v>1200</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A145" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B145" s="19" t="s">
-        <v>1626</v>
+        <v>1625</v>
       </c>
       <c r="C145" s="19">
         <v>26.39</v>
       </c>
       <c r="D145" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E145" s="20">
         <v>4594514</v>
       </c>
       <c r="F145" s="21">
         <v>1200</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A146" s="19" t="s">
+        <v>553</v>
+      </c>
+      <c r="B146" s="19" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C146" s="19">
+        <v>13.91</v>
+      </c>
+      <c r="D146" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E146" s="20">
+        <v>4614974</v>
+      </c>
+      <c r="F146" s="21">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A147" s="19" t="s">
+        <v>553</v>
+      </c>
+      <c r="B147" s="19" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C147" s="19">
+        <v>9.08</v>
+      </c>
+      <c r="D147" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E147" s="20">
+        <v>4614994</v>
+      </c>
+      <c r="F147" s="21">
+        <v>600</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F145" xr:uid="{00000000-0001-0000-0500-000000000000}"/>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Sheet12"/>
-  <dimension ref="A1:F1012"/>
+  <dimension ref="A1:F1020"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D987" sqref="D987"/>
+      <selection pane="bottomLeft" activeCell="L1011" sqref="L1011"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="20.7265625" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.26953125" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.7265625" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.36328125" style="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.26953125" style="6" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>71</v>
@@ -31507,770 +31710,910 @@
         <v>1200</v>
       </c>
     </row>
     <row r="978" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A978" s="8" t="s">
         <v>603</v>
       </c>
       <c r="B978" s="8" t="s">
         <v>1571</v>
       </c>
       <c r="C978" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D978" s="19">
         <v>17.7</v>
       </c>
       <c r="E978" s="20">
         <v>4561855</v>
       </c>
       <c r="F978" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="979" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A979" s="8" t="s">
-        <v>1661</v>
+        <v>1660</v>
       </c>
       <c r="B979" s="8" t="s">
-        <v>1627</v>
+        <v>1626</v>
       </c>
       <c r="C979" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D979" s="19">
         <v>17.309999999999999</v>
       </c>
       <c r="E979" s="20">
         <v>4586578</v>
       </c>
       <c r="F979" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="980" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A980" s="8" t="s">
-        <v>1661</v>
+        <v>1660</v>
       </c>
       <c r="B980" s="8" t="s">
-        <v>1628</v>
+        <v>1627</v>
       </c>
       <c r="C980" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D980" s="19">
         <v>17.309999999999999</v>
       </c>
       <c r="E980" s="20" t="s">
-        <v>1662</v>
+        <v>1661</v>
       </c>
       <c r="F980" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="981" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A981" s="8" t="s">
-        <v>1661</v>
+        <v>1660</v>
       </c>
       <c r="B981" s="8" t="s">
-        <v>1629</v>
+        <v>1628</v>
       </c>
       <c r="C981" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D981" s="19">
         <v>17.309999999999999</v>
       </c>
       <c r="E981" s="20" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
       <c r="F981" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="982" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A982" s="8" t="s">
-        <v>1661</v>
+        <v>1660</v>
       </c>
       <c r="B982" s="8" t="s">
-        <v>1630</v>
+        <v>1629</v>
       </c>
       <c r="C982" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D982" s="19">
         <v>17.309999999999999</v>
       </c>
       <c r="E982" s="20" t="s">
-        <v>1664</v>
+        <v>1663</v>
       </c>
       <c r="F982" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="983" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A983" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B983" s="8" t="s">
-        <v>1631</v>
+        <v>1630</v>
       </c>
       <c r="C983" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D983" s="19">
         <v>20.89</v>
       </c>
       <c r="E983" s="20">
         <v>4586654</v>
       </c>
       <c r="F983" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="984" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A984" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B984" s="8" t="s">
-        <v>1632</v>
+        <v>1631</v>
       </c>
       <c r="C984" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D984" s="19">
         <v>20.59</v>
       </c>
       <c r="E984" s="20">
         <v>4586655</v>
       </c>
       <c r="F984" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="985" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A985" s="8" t="s">
         <v>556</v>
       </c>
       <c r="B985" s="8" t="s">
-        <v>1633</v>
+        <v>1632</v>
       </c>
       <c r="C985" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D985" s="19">
         <v>20.89</v>
       </c>
       <c r="E985" s="20">
         <v>4586659</v>
       </c>
       <c r="F985" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="986" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A986" s="8" t="s">
         <v>556</v>
       </c>
       <c r="B986" s="8" t="s">
-        <v>1634</v>
+        <v>1633</v>
       </c>
       <c r="C986" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D986" s="19">
         <v>20.59</v>
       </c>
       <c r="E986" s="20">
         <v>4586660</v>
       </c>
       <c r="F986" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="987" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A987" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B987" s="8" t="s">
-        <v>1635</v>
+        <v>1634</v>
       </c>
       <c r="C987" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D987" s="19">
         <v>12.59</v>
       </c>
       <c r="E987" s="20">
         <v>4587295</v>
       </c>
       <c r="F987" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="988" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A988" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B988" s="8" t="s">
-        <v>1636</v>
+        <v>1635</v>
       </c>
       <c r="C988" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D988" s="19">
         <v>12.59</v>
       </c>
       <c r="E988" s="20">
         <v>4587296</v>
       </c>
       <c r="F988" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="989" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A989" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B989" s="8" t="s">
-        <v>1637</v>
+        <v>1636</v>
       </c>
       <c r="C989" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D989" s="19">
         <v>12.73</v>
       </c>
       <c r="E989" s="20">
         <v>4587297</v>
       </c>
       <c r="F989" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="990" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A990" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B990" s="8" t="s">
-        <v>1638</v>
+        <v>1637</v>
       </c>
       <c r="C990" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D990" s="19">
         <v>36.409999999999997</v>
       </c>
       <c r="E990" s="20">
         <v>4587298</v>
       </c>
       <c r="F990" s="23">
         <v>800</v>
       </c>
     </row>
     <row r="991" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A991" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B991" s="8" t="s">
-        <v>1639</v>
+        <v>1638</v>
       </c>
       <c r="C991" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D991" s="19">
         <v>36.409999999999997</v>
       </c>
       <c r="E991" s="20">
         <v>4587299</v>
       </c>
       <c r="F991" s="23">
         <v>800</v>
       </c>
     </row>
     <row r="992" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A992" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B992" s="8" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
       <c r="C992" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D992" s="19">
         <v>35.840000000000003</v>
       </c>
       <c r="E992" s="20">
         <v>4587300</v>
       </c>
       <c r="F992" s="23">
         <v>800</v>
       </c>
     </row>
     <row r="993" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A993" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B993" s="8" t="s">
-        <v>1641</v>
+        <v>1640</v>
       </c>
       <c r="C993" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D993" s="19">
         <v>35.840000000000003</v>
       </c>
       <c r="E993" s="20">
         <v>4587301</v>
       </c>
       <c r="F993" s="23">
         <v>800</v>
       </c>
     </row>
     <row r="994" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A994" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B994" s="8" t="s">
-        <v>1642</v>
+        <v>1641</v>
       </c>
       <c r="C994" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D994" s="19">
         <v>35.840000000000003</v>
       </c>
       <c r="E994" s="20">
         <v>4587302</v>
       </c>
       <c r="F994" s="23">
         <v>800</v>
       </c>
     </row>
     <row r="995" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A995" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B995" s="8" t="s">
-        <v>1643</v>
+        <v>1642</v>
       </c>
       <c r="C995" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D995" s="19">
         <v>35.840000000000003</v>
       </c>
       <c r="E995" s="20">
         <v>4587303</v>
       </c>
       <c r="F995" s="23">
         <v>800</v>
       </c>
     </row>
     <row r="996" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A996" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B996" s="8" t="s">
-        <v>1644</v>
+        <v>1643</v>
       </c>
       <c r="C996" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D996" s="19">
         <v>36.409999999999997</v>
       </c>
       <c r="E996" s="20">
         <v>4587304</v>
       </c>
       <c r="F996" s="23">
         <v>800</v>
       </c>
     </row>
     <row r="997" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A997" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B997" s="8" t="s">
-        <v>1645</v>
+        <v>1644</v>
       </c>
       <c r="C997" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D997" s="19">
         <v>36.409999999999997</v>
       </c>
       <c r="E997" s="20">
         <v>4587305</v>
       </c>
       <c r="F997" s="23">
         <v>800</v>
       </c>
     </row>
     <row r="998" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A998" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B998" s="8" t="s">
-        <v>1646</v>
+        <v>1645</v>
       </c>
       <c r="C998" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D998" s="19">
         <v>36.409999999999997</v>
       </c>
       <c r="E998" s="20">
         <v>4587306</v>
       </c>
       <c r="F998" s="23">
         <v>800</v>
       </c>
     </row>
     <row r="999" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A999" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B999" s="8" t="s">
-        <v>1647</v>
+        <v>1646</v>
       </c>
       <c r="C999" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D999" s="19">
         <v>36.409999999999997</v>
       </c>
       <c r="E999" s="20">
         <v>4587307</v>
       </c>
       <c r="F999" s="23">
         <v>800</v>
       </c>
     </row>
     <row r="1000" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1000" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B1000" s="8" t="s">
-        <v>1648</v>
+        <v>1647</v>
       </c>
       <c r="C1000" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1000" s="19">
         <v>36.409999999999997</v>
       </c>
       <c r="E1000" s="20">
         <v>4587308</v>
       </c>
       <c r="F1000" s="23">
         <v>800</v>
       </c>
     </row>
     <row r="1001" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1001" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B1001" s="8" t="s">
-        <v>1649</v>
+        <v>1648</v>
       </c>
       <c r="C1001" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1001" s="19">
         <v>12.73</v>
       </c>
       <c r="E1001" s="20">
         <v>4587315</v>
       </c>
       <c r="F1001" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1002" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1002" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B1002" s="8" t="s">
-        <v>1650</v>
+        <v>1649</v>
       </c>
       <c r="C1002" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1002" s="19">
         <v>12.73</v>
       </c>
       <c r="E1002" s="20">
         <v>4587316</v>
       </c>
       <c r="F1002" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1003" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1003" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B1003" s="8" t="s">
-        <v>1651</v>
+        <v>1650</v>
       </c>
       <c r="C1003" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1003" s="19">
         <v>12.73</v>
       </c>
       <c r="E1003" s="20">
         <v>4587317</v>
       </c>
       <c r="F1003" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1004" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1004" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B1004" s="8" t="s">
-        <v>1652</v>
+        <v>1651</v>
       </c>
       <c r="C1004" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1004" s="19">
         <v>12.59</v>
       </c>
       <c r="E1004" s="20">
         <v>4587318</v>
       </c>
       <c r="F1004" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1005" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1005" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B1005" s="8" t="s">
-        <v>1653</v>
+        <v>1652</v>
       </c>
       <c r="C1005" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1005" s="19">
         <v>12.59</v>
       </c>
       <c r="E1005" s="20">
         <v>4587319</v>
       </c>
       <c r="F1005" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1006" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1006" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B1006" s="8" t="s">
-        <v>1654</v>
+        <v>1653</v>
       </c>
       <c r="C1006" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1006" s="19">
         <v>12.59</v>
       </c>
       <c r="E1006" s="20">
         <v>4587320</v>
       </c>
       <c r="F1006" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1007" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1007" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B1007" s="8" t="s">
-        <v>1655</v>
+        <v>1654</v>
       </c>
       <c r="C1007" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1007" s="19">
         <v>12.59</v>
       </c>
       <c r="E1007" s="20">
         <v>4587321</v>
       </c>
       <c r="F1007" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1008" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1008" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B1008" s="8" t="s">
-        <v>1656</v>
+        <v>1655</v>
       </c>
       <c r="C1008" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1008" s="19">
         <v>12.59</v>
       </c>
       <c r="E1008" s="20">
         <v>4587322</v>
       </c>
       <c r="F1008" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1009" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1009" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B1009" s="8" t="s">
-        <v>1657</v>
+        <v>1656</v>
       </c>
       <c r="C1009" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1009" s="19">
         <v>11.63</v>
       </c>
       <c r="E1009" s="20">
         <v>4592354</v>
       </c>
       <c r="F1009" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1010" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1010" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B1010" s="8" t="s">
-        <v>1658</v>
+        <v>1657</v>
       </c>
       <c r="C1010" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1010" s="19">
         <v>11.13</v>
       </c>
       <c r="E1010" s="20">
         <v>4592374</v>
       </c>
       <c r="F1010" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1011" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1011" s="8" t="s">
         <v>556</v>
       </c>
       <c r="B1011" s="8" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="C1011" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1011" s="19">
         <v>11.13</v>
       </c>
       <c r="E1011" s="20">
         <v>4592434</v>
       </c>
       <c r="F1011" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1012" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1012" s="8" t="s">
         <v>556</v>
       </c>
       <c r="B1012" s="8" t="s">
-        <v>1660</v>
+        <v>1659</v>
       </c>
       <c r="C1012" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1012" s="19">
         <v>11.63</v>
       </c>
       <c r="E1012" s="20">
         <v>4592454</v>
       </c>
       <c r="F1012" s="23">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1013" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1013" s="8" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C1013" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1013" s="19">
+        <v>19.75</v>
+      </c>
+      <c r="E1013" s="20">
+        <v>4615254</v>
+      </c>
+      <c r="F1013" s="23">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1014" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1014" s="8" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C1014" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1014" s="19">
+        <v>19.75</v>
+      </c>
+      <c r="E1014" s="20" t="s">
+        <v>1675</v>
+      </c>
+      <c r="F1014" s="23">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1015" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1015" s="8" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C1015" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1015" s="19">
+        <v>19.75</v>
+      </c>
+      <c r="E1015" s="20" t="s">
+        <v>1676</v>
+      </c>
+      <c r="F1015" s="23">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1016" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1016" s="8" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C1016" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1016" s="19">
+        <v>19.75</v>
+      </c>
+      <c r="E1016" s="20" t="s">
+        <v>1677</v>
+      </c>
+      <c r="F1016" s="23">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1017" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1017" s="8" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C1017" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1017" s="19">
+        <v>24.59</v>
+      </c>
+      <c r="E1017" s="20">
+        <v>4615294</v>
+      </c>
+      <c r="F1017" s="23">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1018" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1018" s="8" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C1018" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1018" s="19">
+        <v>24.59</v>
+      </c>
+      <c r="E1018" s="20" t="s">
+        <v>1678</v>
+      </c>
+      <c r="F1018" s="23">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1019" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1019" s="8" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C1019" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1019" s="19">
+        <v>24.59</v>
+      </c>
+      <c r="E1019" s="20" t="s">
+        <v>1679</v>
+      </c>
+      <c r="F1019" s="23">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1020" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1020" s="8" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C1020" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1020" s="19">
+        <v>24.59</v>
+      </c>
+      <c r="E1020" s="20" t="s">
+        <v>1680</v>
+      </c>
+      <c r="F1020" s="23">
         <v>600</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1012" xr:uid="{00000000-0001-0000-0A00-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F2">
     <sortCondition ref="A1:A2"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F14356547B7A414BB957DDC643D77406" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5c0ad7a7cec9e663bca528ddbdcce5c8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c5180ffb-c0e7-40bb-9680-553cd8fd2786" xmlns:ns3="65ca1c25-7e65-4271-bc02-93aaed5ace2c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e5ff0ce25a23945d15dc0f9bd2e28c9" ns2:_="" ns3:_="">
     <xsd:import namespace="c5180ffb-c0e7-40bb-9680-553cd8fd2786"/>
     <xsd:import namespace="65ca1c25-7e65-4271-bc02-93aaed5ace2c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -32475,84 +32818,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c5180ffb-c0e7-40bb-9680-553cd8fd2786">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="65ca1c25-7e65-4271-bc02-93aaed5ace2c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16AEF607-8AE1-4799-AE74-576E9AAACDE2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c5180ffb-c0e7-40bb-9680-553cd8fd2786"/>
     <ds:schemaRef ds:uri="65ca1c25-7e65-4271-bc02-93aaed5ace2c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BB30070-35EB-402A-9DBA-4EF15D27253D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A44228B-076E-4CD6-A2A0-5804C26590E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5180ffb-c0e7-40bb-9680-553cd8fd2786"/>
+    <ds:schemaRef ds:uri="65ca1c25-7e65-4271-bc02-93aaed5ace2c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Read Me</vt:lpstr>
       <vt:lpstr>Ultra Low Temp Freezers</vt:lpstr>
       <vt:lpstr>Lab Freezers</vt:lpstr>
       <vt:lpstr>Lab Refrigerators</vt:lpstr>