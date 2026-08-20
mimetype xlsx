--- v1 (2026-06-28)
+++ v2 (2026-08-20)
@@ -7,94 +7,94 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://resourceinnovation.sharepoint.com/sites/611096-EnergizeCTPrgDel/Shared Documents/QPLs/QPL Lists For The Market/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="221" documentId="8_{1858D85A-5033-460A-A1C1-35945037B3DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A019FF92-AF9A-4DC9-B4CA-BE7EB9A7809B}"/>
+  <xr:revisionPtr revIDLastSave="272" documentId="8_{1858D85A-5033-460A-A1C1-35945037B3DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{13494900-764C-4B2E-B6E4-0B56E59AFA8D}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="904" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-19310" yWindow="-100" windowWidth="19420" windowHeight="10300" tabRatio="904" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Read Me" sheetId="23" r:id="rId1"/>
     <sheet name="Ultra Low Temp Freezers" sheetId="10" r:id="rId2"/>
     <sheet name="Lab Freezers" sheetId="6" r:id="rId3"/>
     <sheet name="Lab Refrigerators" sheetId="9" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Lab Freezers'!$A$1:$F$145</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Ultra Low Temp Freezers'!$A$1:$F$78</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Lab Freezers'!$A$1:$F$147</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Lab Refrigerators'!$A$1:$F$1029</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Ultra Low Temp Freezers'!$A$1:$F$96</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4296" uniqueCount="1686">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4245" uniqueCount="1703">
   <si>
     <t>Please see individual tabs for various measures</t>
   </si>
   <si>
     <t>MEASURE</t>
   </si>
   <si>
     <t>QUALIFICATION</t>
   </si>
   <si>
     <t>INCENTIVE</t>
   </si>
   <si>
     <t>$600/Unit</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Model Number</t>
   </si>
   <si>
     <t>ENERGY STAR Unique ID</t>
   </si>
   <si>
@@ -5050,53 +5050,50 @@
   <si>
     <t>TSE1205GA</t>
   </si>
   <si>
     <t>TSE1205SA</t>
   </si>
   <si>
     <t>FBE1205SA</t>
   </si>
   <si>
     <t>FBE1205GA</t>
   </si>
   <si>
     <t>Helmer</t>
   </si>
   <si>
     <t>4586578A</t>
   </si>
   <si>
     <t>4586578B</t>
   </si>
   <si>
     <t>4586578C</t>
   </si>
   <si>
-    <t>This Qualified Products List (QPL) is dated 6/1/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>SFFfg 5501</t>
   </si>
   <si>
     <t>SFFvh 5501</t>
   </si>
   <si>
     <t>iPR120-GXC</t>
   </si>
   <si>
     <t>HLR120-GXC</t>
   </si>
   <si>
     <t>HPR120-GXC</t>
   </si>
   <si>
     <t>iLR120-GXC</t>
   </si>
   <si>
     <t>iPR125-GXC</t>
   </si>
   <si>
     <t>HLR125-GXC</t>
   </si>
   <si>
     <t>HPR125-GXC</t>
@@ -5114,50 +5111,104 @@
     <t>4615254C</t>
   </si>
   <si>
     <t>4615294A</t>
   </si>
   <si>
     <t>4615294B</t>
   </si>
   <si>
     <t>4615294C</t>
   </si>
   <si>
     <t>AULT780DC</t>
   </si>
   <si>
     <t>AULT530DC</t>
   </si>
   <si>
     <t>AULT529PS</t>
   </si>
   <si>
     <t>AULT779PS</t>
   </si>
   <si>
     <t>Stirling VAULT100 Pro</t>
+  </si>
+  <si>
+    <t>MD-25L308</t>
+  </si>
+  <si>
+    <t>MD-40L308</t>
+  </si>
+  <si>
+    <t>MD-40L518</t>
+  </si>
+  <si>
+    <t>MD-25L518</t>
+  </si>
+  <si>
+    <t>SLHC-MD-25L518</t>
+  </si>
+  <si>
+    <t>SLHC-MD-40L518</t>
+  </si>
+  <si>
+    <t>SLHC-MD-25L308</t>
+  </si>
+  <si>
+    <t>PTR65IS</t>
+  </si>
+  <si>
+    <t>MC-5L606</t>
+  </si>
+  <si>
+    <t>MC-5L1006</t>
+  </si>
+  <si>
+    <t>MC-5L1366BT</t>
+  </si>
+  <si>
+    <t>MC-5L416</t>
+  </si>
+  <si>
+    <t>SLHC-MC-5L1006</t>
+  </si>
+  <si>
+    <t>SLHC-MC-5L1366BT</t>
+  </si>
+  <si>
+    <t>SLHC-MC-5L416</t>
+  </si>
+  <si>
+    <t>SLHC-MC-5L606</t>
+  </si>
+  <si>
+    <t>Infrico</t>
+  </si>
+  <si>
+    <t>This Qualified Products List (QPL) is dated 8/1/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -5544,115 +5595,115 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5976,465 +6027,465 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB3BEB6E-779E-488A-B36A-0E44049A8A13}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="B12:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13:Z13"/>
+      <selection activeCell="B14" sqref="B14:Z14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.7265625" style="7" customWidth="1"/>
     <col min="2" max="12" width="9.1796875" style="7"/>
     <col min="13" max="13" width="11.81640625" style="7" customWidth="1"/>
     <col min="14" max="25" width="9.1796875" style="7"/>
     <col min="26" max="26" width="12.26953125" style="7" customWidth="1"/>
     <col min="27" max="16384" width="9.1796875" style="7"/>
   </cols>
   <sheetData>
     <row r="12" spans="2:26" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="24" t="s">
+      <c r="B12" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="24"/>
-[...22 lines deleted...]
-      <c r="Z12" s="24"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="36"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="36"/>
+      <c r="R12" s="36"/>
+      <c r="S12" s="36"/>
+      <c r="T12" s="36"/>
+      <c r="U12" s="36"/>
+      <c r="V12" s="36"/>
+      <c r="W12" s="36"/>
+      <c r="X12" s="36"/>
+      <c r="Y12" s="36"/>
+      <c r="Z12" s="36"/>
     </row>
     <row r="13" spans="2:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="25" t="s">
-[...25 lines deleted...]
-      <c r="Z13" s="25"/>
+      <c r="B13" s="37" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C13" s="37"/>
+      <c r="D13" s="37"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="37"/>
+      <c r="H13" s="37"/>
+      <c r="I13" s="37"/>
+      <c r="J13" s="37"/>
+      <c r="K13" s="37"/>
+      <c r="L13" s="37"/>
+      <c r="M13" s="37"/>
+      <c r="N13" s="37"/>
+      <c r="O13" s="37"/>
+      <c r="P13" s="37"/>
+      <c r="Q13" s="37"/>
+      <c r="R13" s="37"/>
+      <c r="S13" s="37"/>
+      <c r="T13" s="37"/>
+      <c r="U13" s="37"/>
+      <c r="V13" s="37"/>
+      <c r="W13" s="37"/>
+      <c r="X13" s="37"/>
+      <c r="Y13" s="37"/>
+      <c r="Z13" s="37"/>
     </row>
     <row r="14" spans="2:26" ht="15.5" x14ac:dyDescent="0.3">
-      <c r="B14" s="26" t="s">
+      <c r="B14" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C14" s="26"/>
-[...22 lines deleted...]
-      <c r="Z14" s="26"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="38"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="38"/>
+      <c r="N14" s="38"/>
+      <c r="O14" s="38"/>
+      <c r="P14" s="38"/>
+      <c r="Q14" s="38"/>
+      <c r="R14" s="38"/>
+      <c r="S14" s="38"/>
+      <c r="T14" s="38"/>
+      <c r="U14" s="38"/>
+      <c r="V14" s="38"/>
+      <c r="W14" s="38"/>
+      <c r="X14" s="38"/>
+      <c r="Y14" s="38"/>
+      <c r="Z14" s="38"/>
     </row>
     <row r="15" spans="2:26" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
       <c r="G15" s="13"/>
       <c r="H15" s="13"/>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
       <c r="S15" s="13"/>
       <c r="T15" s="13"/>
       <c r="U15" s="13"/>
       <c r="V15" s="13"/>
       <c r="W15" s="13"/>
       <c r="X15" s="13"/>
       <c r="Y15" s="13"/>
       <c r="Z15" s="13"/>
     </row>
     <row r="16" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="31" t="s">
+      <c r="B16" s="40" t="s">
         <v>317</v>
       </c>
-      <c r="C16" s="32"/>
-[...9 lines deleted...]
-      <c r="M16" s="33"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="42"/>
       <c r="N16" s="11"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="13"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
       <c r="Y16" s="13"/>
       <c r="Z16" s="13"/>
     </row>
     <row r="17" spans="2:26" ht="21.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B17" s="34"/>
-[...10 lines deleted...]
-      <c r="M17" s="36"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="44"/>
+      <c r="F17" s="44"/>
+      <c r="G17" s="44"/>
+      <c r="H17" s="44"/>
+      <c r="I17" s="44"/>
+      <c r="J17" s="44"/>
+      <c r="K17" s="44"/>
+      <c r="L17" s="44"/>
+      <c r="M17" s="45"/>
       <c r="N17" s="11"/>
       <c r="O17" s="13"/>
       <c r="P17" s="13"/>
       <c r="Q17" s="13"/>
       <c r="R17" s="13"/>
       <c r="S17" s="13"/>
       <c r="T17" s="13"/>
       <c r="U17" s="13"/>
       <c r="V17" s="13"/>
       <c r="W17" s="13"/>
       <c r="X17" s="13"/>
       <c r="Y17" s="13"/>
       <c r="Z17" s="13"/>
     </row>
     <row r="18" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="27" t="s">
+      <c r="B18" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C18" s="28"/>
-[...6 lines deleted...]
-      <c r="J18" s="28" t="s">
+      <c r="C18" s="30"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="30"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="30"/>
+      <c r="J18" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="K18" s="28"/>
-      <c r="L18" s="28"/>
+      <c r="K18" s="30"/>
+      <c r="L18" s="30"/>
       <c r="M18" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N18" s="13"/>
-      <c r="O18" s="40" t="s">
+      <c r="O18" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="P18" s="40"/>
-[...9 lines deleted...]
-      <c r="Z18" s="40"/>
+      <c r="P18" s="29"/>
+      <c r="Q18" s="29"/>
+      <c r="R18" s="29"/>
+      <c r="S18" s="29"/>
+      <c r="T18" s="29"/>
+      <c r="U18" s="29"/>
+      <c r="V18" s="29"/>
+      <c r="W18" s="29"/>
+      <c r="X18" s="29"/>
+      <c r="Y18" s="29"/>
+      <c r="Z18" s="29"/>
     </row>
     <row r="19" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="29" t="s">
+      <c r="B19" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="30"/>
-[...6 lines deleted...]
-      <c r="J19" s="37" t="s">
+      <c r="C19" s="25"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="25"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="25"/>
+      <c r="J19" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="K19" s="38"/>
-      <c r="L19" s="39"/>
+      <c r="K19" s="27"/>
+      <c r="L19" s="28"/>
       <c r="M19" s="16" t="s">
         <v>20</v>
       </c>
       <c r="N19" s="13"/>
-      <c r="O19" s="40"/>
-[...10 lines deleted...]
-      <c r="Z19" s="40"/>
+      <c r="O19" s="29"/>
+      <c r="P19" s="29"/>
+      <c r="Q19" s="29"/>
+      <c r="R19" s="29"/>
+      <c r="S19" s="29"/>
+      <c r="T19" s="29"/>
+      <c r="U19" s="29"/>
+      <c r="V19" s="29"/>
+      <c r="W19" s="29"/>
+      <c r="X19" s="29"/>
+      <c r="Y19" s="29"/>
+      <c r="Z19" s="29"/>
     </row>
     <row r="20" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="29" t="s">
+      <c r="B20" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="C20" s="30"/>
-[...6 lines deleted...]
-      <c r="J20" s="37" t="s">
+      <c r="C20" s="25"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="25"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="25"/>
+      <c r="J20" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="K20" s="38"/>
-      <c r="L20" s="39"/>
+      <c r="K20" s="27"/>
+      <c r="L20" s="28"/>
       <c r="M20" s="16" t="s">
         <v>4</v>
       </c>
       <c r="N20" s="13"/>
-      <c r="O20" s="40"/>
-[...10 lines deleted...]
-      <c r="Z20" s="40"/>
+      <c r="O20" s="29"/>
+      <c r="P20" s="29"/>
+      <c r="Q20" s="29"/>
+      <c r="R20" s="29"/>
+      <c r="S20" s="29"/>
+      <c r="T20" s="29"/>
+      <c r="U20" s="29"/>
+      <c r="V20" s="29"/>
+      <c r="W20" s="29"/>
+      <c r="X20" s="29"/>
+      <c r="Y20" s="29"/>
+      <c r="Z20" s="29"/>
     </row>
     <row r="21" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="29" t="s">
+      <c r="B21" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="30"/>
-[...6 lines deleted...]
-      <c r="J21" s="37" t="s">
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="K21" s="38"/>
-      <c r="L21" s="39"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="28"/>
       <c r="M21" s="16" t="s">
         <v>21</v>
       </c>
       <c r="N21" s="13"/>
-      <c r="O21" s="40"/>
-[...10 lines deleted...]
-      <c r="Z21" s="40"/>
+      <c r="O21" s="29"/>
+      <c r="P21" s="29"/>
+      <c r="Q21" s="29"/>
+      <c r="R21" s="29"/>
+      <c r="S21" s="29"/>
+      <c r="T21" s="29"/>
+      <c r="U21" s="29"/>
+      <c r="V21" s="29"/>
+      <c r="W21" s="29"/>
+      <c r="X21" s="29"/>
+      <c r="Y21" s="29"/>
+      <c r="Z21" s="29"/>
     </row>
     <row r="22" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="29" t="s">
+      <c r="B22" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="30"/>
-[...6 lines deleted...]
-      <c r="J22" s="37" t="s">
+      <c r="C22" s="25"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="25"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="K22" s="38"/>
-      <c r="L22" s="39"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="28"/>
       <c r="M22" s="16" t="s">
         <v>4</v>
       </c>
       <c r="N22" s="13"/>
-      <c r="O22" s="40"/>
-[...10 lines deleted...]
-      <c r="Z22" s="40"/>
+      <c r="O22" s="29"/>
+      <c r="P22" s="29"/>
+      <c r="Q22" s="29"/>
+      <c r="R22" s="29"/>
+      <c r="S22" s="29"/>
+      <c r="T22" s="29"/>
+      <c r="U22" s="29"/>
+      <c r="V22" s="29"/>
+      <c r="W22" s="29"/>
+      <c r="X22" s="29"/>
+      <c r="Y22" s="29"/>
+      <c r="Z22" s="29"/>
     </row>
     <row r="23" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="29" t="s">
+      <c r="B23" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="C23" s="30"/>
-[...6 lines deleted...]
-      <c r="J23" s="37" t="s">
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="K23" s="38"/>
-      <c r="L23" s="39"/>
+      <c r="K23" s="27"/>
+      <c r="L23" s="28"/>
       <c r="M23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="N23" s="13"/>
-      <c r="O23" s="40"/>
-[...10 lines deleted...]
-      <c r="Z23" s="40"/>
+      <c r="O23" s="29"/>
+      <c r="P23" s="29"/>
+      <c r="Q23" s="29"/>
+      <c r="R23" s="29"/>
+      <c r="S23" s="29"/>
+      <c r="T23" s="29"/>
+      <c r="U23" s="29"/>
+      <c r="V23" s="29"/>
+      <c r="W23" s="29"/>
+      <c r="X23" s="29"/>
+      <c r="Y23" s="29"/>
+      <c r="Z23" s="29"/>
     </row>
     <row r="24" spans="2:26" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B24" s="41" t="s">
+      <c r="B24" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="C24" s="42"/>
-[...6 lines deleted...]
-      <c r="J24" s="43" t="s">
+      <c r="C24" s="32"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="K24" s="44"/>
-      <c r="L24" s="45"/>
+      <c r="K24" s="34"/>
+      <c r="L24" s="35"/>
       <c r="M24" s="17" t="s">
         <v>21</v>
       </c>
       <c r="N24" s="13"/>
-      <c r="O24" s="40"/>
-[...10 lines deleted...]
-      <c r="Z24" s="40"/>
+      <c r="O24" s="29"/>
+      <c r="P24" s="29"/>
+      <c r="Q24" s="29"/>
+      <c r="R24" s="29"/>
+      <c r="S24" s="29"/>
+      <c r="T24" s="29"/>
+      <c r="U24" s="29"/>
+      <c r="V24" s="29"/>
+      <c r="W24" s="29"/>
+      <c r="X24" s="29"/>
+      <c r="Y24" s="29"/>
+      <c r="Z24" s="29"/>
     </row>
     <row r="25" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="N25" s="13"/>
       <c r="O25" s="13"/>
       <c r="P25" s="13"/>
       <c r="Q25" s="13"/>
       <c r="R25" s="13"/>
       <c r="S25" s="13"/>
       <c r="T25" s="13"/>
       <c r="U25" s="13"/>
       <c r="V25" s="13"/>
       <c r="W25" s="13"/>
       <c r="X25" s="13"/>
       <c r="Y25" s="13"/>
       <c r="Z25" s="13"/>
     </row>
     <row r="26" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="N26" s="13"/>
     </row>
     <row r="27" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="N27" s="13"/>
     </row>
     <row r="28" spans="2:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="N28" s="13"/>
     </row>
@@ -6520,2697 +6571,2037 @@
       <c r="N55" s="13"/>
     </row>
     <row r="56" spans="14:14" x14ac:dyDescent="0.3">
       <c r="N56" s="13"/>
     </row>
     <row r="57" spans="14:14" x14ac:dyDescent="0.3">
       <c r="N57" s="13"/>
     </row>
     <row r="58" spans="14:14" x14ac:dyDescent="0.3">
       <c r="N58" s="13"/>
     </row>
     <row r="59" spans="14:14" x14ac:dyDescent="0.3">
       <c r="N59" s="13"/>
     </row>
     <row r="60" spans="14:14" x14ac:dyDescent="0.3">
       <c r="N60" s="13"/>
     </row>
     <row r="61" spans="14:14" x14ac:dyDescent="0.3">
       <c r="N61" s="13"/>
     </row>
     <row r="62" spans="14:14" x14ac:dyDescent="0.3">
       <c r="N62" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="B12:Z12"/>
+    <mergeCell ref="B13:Z13"/>
+    <mergeCell ref="B14:Z14"/>
+    <mergeCell ref="B18:I18"/>
+    <mergeCell ref="B19:I19"/>
+    <mergeCell ref="B16:M17"/>
     <mergeCell ref="B20:I20"/>
     <mergeCell ref="B21:I21"/>
     <mergeCell ref="J21:L21"/>
     <mergeCell ref="O18:Z24"/>
     <mergeCell ref="J18:L18"/>
     <mergeCell ref="J19:L19"/>
     <mergeCell ref="J20:L20"/>
     <mergeCell ref="B22:I22"/>
     <mergeCell ref="B23:I23"/>
     <mergeCell ref="B24:I24"/>
     <mergeCell ref="J22:L22"/>
     <mergeCell ref="J23:L23"/>
     <mergeCell ref="J24:L24"/>
-    <mergeCell ref="B12:Z12"/>
-[...4 lines deleted...]
-    <mergeCell ref="B16:M17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B19:I19" location="'Ultra Low Temp Freezers'!A1" display="Ultra-Low Temp Freezers" xr:uid="{D627521C-8241-42FB-BAC7-0565BEF4B585}"/>
     <hyperlink ref="B20:I20" location="'Lab Freezers'!A1" display="'Lab Freezers'!A1" xr:uid="{73D717CF-7E2F-4073-8F79-BCB7D34EDA2C}"/>
     <hyperlink ref="B21:I21" location="'Lab Freezers'!A1" display="'Lab Freezers'!A1" xr:uid="{D497A509-EE3F-44A5-AACD-D0E1B56FE255}"/>
     <hyperlink ref="B22:I22" location="'Lab Refrigerators'!A1" display="'Lab Refrigerators'!A1" xr:uid="{F1FB52F8-C225-42BB-B688-82651977107D}"/>
     <hyperlink ref="B23:I23" location="'Lab Refrigerators'!A1" display="Electric Fryer (Large Vat) " xr:uid="{F9E11508-669D-49AD-82CF-81036AABC0E7}"/>
     <hyperlink ref="B24:I24" location="'Lab Refrigerators'!A1" display="Electric Fryer (Standard Vat) " xr:uid="{F4851ADD-4A91-40E2-BF77-79E1A41E315F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Sheet11"/>
-  <dimension ref="A1:F129"/>
+  <dimension ref="A1:F96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E13" sqref="E13"/>
+      <pane ySplit="1" topLeftCell="A41" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E70" sqref="E70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="3" width="30.54296875" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.81640625" style="13" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="30.54296875" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.26953125" style="22" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9.1796875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
-        <v>253</v>
+        <v>32</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D2" s="8">
-        <v>24.09</v>
+        <v>25.74</v>
       </c>
       <c r="E2" s="8">
-        <v>3891753</v>
+        <v>3995412</v>
       </c>
       <c r="F2" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3" s="8" t="s">
-        <v>254</v>
+        <v>32</v>
       </c>
       <c r="B3" s="8" t="s">
-        <v>292</v>
+        <v>273</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D3" s="8">
-        <v>24.09</v>
+        <v>18.5</v>
       </c>
       <c r="E3" s="8">
-        <v>3891754</v>
+        <v>3995413</v>
       </c>
       <c r="F3" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4" s="8" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="B4" s="8" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D4" s="8">
-        <v>24.09</v>
+        <v>25.93</v>
       </c>
       <c r="E4" s="8">
-        <v>3891755</v>
+        <v>3995414</v>
       </c>
       <c r="F4" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5" s="8" t="s">
-        <v>253</v>
+        <v>32</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>294</v>
+        <v>277</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D5" s="8">
-        <v>24.09</v>
+        <v>25.9</v>
       </c>
       <c r="E5" s="8">
-        <v>3891756</v>
+        <v>3995415</v>
       </c>
       <c r="F5" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
-        <v>253</v>
+        <v>32</v>
       </c>
       <c r="B6" s="8" t="s">
-        <v>295</v>
+        <v>278</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D6" s="8">
-        <v>24.09</v>
+        <v>25.9</v>
       </c>
       <c r="E6" s="8">
-        <v>3891757</v>
+        <v>3995416</v>
       </c>
       <c r="F6" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
-        <v>254</v>
+        <v>32</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>296</v>
+        <v>279</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D7" s="8">
-        <v>24.09</v>
+        <v>30.1</v>
       </c>
       <c r="E7" s="8">
-        <v>3891758</v>
+        <v>3995417</v>
       </c>
       <c r="F7" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A8" s="8" t="s">
-        <v>254</v>
+        <v>28</v>
       </c>
       <c r="B8" s="8" t="s">
-        <v>297</v>
+        <v>255</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D8" s="8">
-        <v>24.09</v>
+        <v>20.52</v>
       </c>
       <c r="E8" s="8">
-        <v>3891759</v>
+        <v>3998983</v>
       </c>
       <c r="F8" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9" s="8" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>284</v>
+        <v>256</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D9" s="8">
-        <v>28.79</v>
+        <v>20.52</v>
       </c>
       <c r="E9" s="8">
-        <v>3891760</v>
+        <v>3998984</v>
       </c>
       <c r="F9" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10" s="8" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>285</v>
+        <v>257</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D10" s="8">
-        <v>28.79</v>
+        <v>25.42</v>
       </c>
       <c r="E10" s="8">
-        <v>3891761</v>
+        <v>4005663</v>
       </c>
       <c r="F10" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A11" s="8" t="s">
-        <v>253</v>
+        <v>28</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>298</v>
+        <v>258</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D11" s="8">
-        <v>28.79</v>
+        <v>25.42</v>
       </c>
       <c r="E11" s="8">
-        <v>3891762</v>
+        <v>4005664</v>
       </c>
       <c r="F11" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A12" s="8" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>299</v>
+        <v>339</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D12" s="8">
-        <v>28.79</v>
+        <v>25.42</v>
       </c>
       <c r="E12" s="8">
-        <v>3891763</v>
+        <v>4005665</v>
       </c>
       <c r="F12" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>300</v>
+        <v>269</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D13" s="8">
-        <v>28.79</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="E13" s="8">
-        <v>3891764</v>
+        <v>3995406</v>
       </c>
       <c r="F13" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
-        <v>253</v>
+        <v>32</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>301</v>
+        <v>338</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D14" s="8">
-        <v>28.79</v>
+        <v>26</v>
       </c>
       <c r="E14" s="8">
-        <v>3891765</v>
+        <v>3995407</v>
       </c>
       <c r="F14" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
-        <v>253</v>
+        <v>32</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>302</v>
+        <v>274</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D15" s="8">
-        <v>28.79</v>
+        <v>26</v>
       </c>
       <c r="E15" s="8">
-        <v>3891766</v>
+        <v>3995408</v>
       </c>
       <c r="F15" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
-        <v>254</v>
+        <v>32</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>303</v>
+        <v>271</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D16" s="8">
-        <v>28.79</v>
+        <v>18.75</v>
       </c>
       <c r="E16" s="8">
-        <v>3891767</v>
+        <v>3995409</v>
       </c>
       <c r="F16" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
-        <v>254</v>
+        <v>32</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>304</v>
+        <v>270</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D17" s="8">
-        <v>28.79</v>
+        <v>18.78</v>
       </c>
       <c r="E17" s="8">
-        <v>3891768</v>
+        <v>3995410</v>
       </c>
       <c r="F17" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D18" s="8">
-        <v>25.74</v>
+        <v>18.5</v>
       </c>
       <c r="E18" s="8">
-        <v>3995412</v>
+        <v>3995411</v>
       </c>
       <c r="F18" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D19" s="8">
-        <v>18.5</v>
+        <v>25.4</v>
       </c>
       <c r="E19" s="8">
-        <v>3995413</v>
+        <v>3798702</v>
       </c>
       <c r="F19" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D20" s="8">
-        <v>25.93</v>
+        <v>25.4</v>
       </c>
       <c r="E20" s="8">
-        <v>3995414</v>
+        <v>3798703</v>
       </c>
       <c r="F20" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
-        <v>32</v>
+        <v>252</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D21" s="8">
-        <v>25.9</v>
+        <v>28.04</v>
       </c>
       <c r="E21" s="8">
-        <v>3995415</v>
+        <v>3848872</v>
       </c>
       <c r="F21" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D22" s="8">
-        <v>25.9</v>
+        <v>29.14</v>
       </c>
       <c r="E22" s="8">
-        <v>3995416</v>
+        <v>4437468</v>
       </c>
       <c r="F22" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D23" s="8">
-        <v>30.1</v>
+        <v>29.14</v>
       </c>
       <c r="E23" s="8">
-        <v>3995417</v>
+        <v>4437469</v>
       </c>
       <c r="F23" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D24" s="8">
-        <v>20.52</v>
+        <v>29.14</v>
       </c>
       <c r="E24" s="8">
-        <v>3998983</v>
+        <v>4437470</v>
       </c>
       <c r="F24" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D25" s="8">
-        <v>20.52</v>
+        <v>29.14</v>
       </c>
       <c r="E25" s="8">
-        <v>3998984</v>
+        <v>4437471</v>
       </c>
       <c r="F25" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D26" s="8">
         <v>25.42</v>
       </c>
       <c r="E26" s="8">
-        <v>4005663</v>
+        <v>4437472</v>
       </c>
       <c r="F26" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A27" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D27" s="8">
         <v>25.42</v>
       </c>
       <c r="E27" s="8">
-        <v>4005664</v>
+        <v>4437473</v>
       </c>
       <c r="F27" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A28" s="8" t="s">
-        <v>251</v>
+        <v>28</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>339</v>
+        <v>263</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D28" s="8">
-        <v>25.42</v>
+        <v>29.27</v>
       </c>
       <c r="E28" s="8">
-        <v>4005665</v>
+        <v>4437474</v>
       </c>
       <c r="F28" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A29" s="8" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>287</v>
+        <v>264</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D29" s="8">
-        <v>33.56</v>
+        <v>29.27</v>
       </c>
       <c r="E29" s="8">
-        <v>3891777</v>
+        <v>4437475</v>
       </c>
       <c r="F29" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A30" s="8" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D30" s="8">
-        <v>33.56</v>
+        <v>33.9</v>
       </c>
       <c r="E30" s="8">
-        <v>3891778</v>
+        <v>4437476</v>
       </c>
       <c r="F30" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A31" s="8" t="s">
-        <v>254</v>
+        <v>28</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>305</v>
+        <v>267</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D31" s="8">
-        <v>33.56</v>
+        <v>33.9</v>
       </c>
       <c r="E31" s="8">
-        <v>3891779</v>
+        <v>4437477</v>
       </c>
       <c r="F31" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A32" s="8" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>306</v>
+        <v>343</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D32" s="8">
-        <v>33.56</v>
+        <v>33.090000000000003</v>
       </c>
       <c r="E32" s="8">
-        <v>3891780</v>
+        <v>4439590</v>
       </c>
       <c r="F32" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A33" s="8" t="s">
-        <v>254</v>
+        <v>28</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>307</v>
+        <v>547</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D33" s="8">
-        <v>33.56</v>
+        <v>20.52</v>
       </c>
       <c r="E33" s="8">
-        <v>3891781</v>
+        <v>4480557</v>
       </c>
       <c r="F33" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A34" s="8" t="s">
-        <v>254</v>
+        <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>308</v>
+        <v>548</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D34" s="8">
-        <v>33.56</v>
+        <v>20.52</v>
       </c>
       <c r="E34" s="8">
-        <v>3891782</v>
+        <v>4480559</v>
       </c>
       <c r="F34" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A35" s="8" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>280</v>
+        <v>340</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D35" s="8">
-        <v>19.309999999999999</v>
+        <v>26.53</v>
       </c>
       <c r="E35" s="8">
-        <v>3891787</v>
+        <v>4480929</v>
       </c>
       <c r="F35" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A36" s="8" t="s">
-        <v>76</v>
+        <v>555</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>281</v>
+        <v>550</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D36" s="8">
-        <v>19.309999999999999</v>
+        <v>29.62</v>
       </c>
       <c r="E36" s="8">
-        <v>3891788</v>
+        <v>4481432</v>
       </c>
       <c r="F36" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A37" s="8" t="s">
-        <v>253</v>
+        <v>555</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>309</v>
+        <v>551</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D37" s="8">
-        <v>19.309999999999999</v>
+        <v>19.93</v>
       </c>
       <c r="E37" s="8">
-        <v>3891789</v>
+        <v>4481433</v>
       </c>
       <c r="F37" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A38" s="8" t="s">
-        <v>254</v>
+        <v>555</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>310</v>
+        <v>552</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D38" s="8">
-        <v>19.309999999999999</v>
+        <v>24.79</v>
       </c>
       <c r="E38" s="8">
-        <v>3891790</v>
+        <v>4481444</v>
       </c>
       <c r="F38" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A39" s="8" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>311</v>
+        <v>1091</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D39" s="8">
-        <v>19.309999999999999</v>
+        <v>33.9</v>
       </c>
       <c r="E39" s="8">
-        <v>3891791</v>
+        <v>4510220</v>
       </c>
       <c r="F39" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A40" s="8" t="s">
-        <v>253</v>
+        <v>28</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>312</v>
+        <v>1092</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D40" s="8">
-        <v>19.309999999999999</v>
+        <v>33.9</v>
       </c>
       <c r="E40" s="8">
-        <v>3891792</v>
+        <v>4510221</v>
       </c>
       <c r="F40" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A41" s="8" t="s">
-        <v>253</v>
+        <v>28</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>313</v>
+        <v>1093</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D41" s="8">
-        <v>19.309999999999999</v>
+        <v>20.52</v>
       </c>
       <c r="E41" s="8">
-        <v>3891793</v>
+        <v>4510223</v>
       </c>
       <c r="F41" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A42" s="8" t="s">
-        <v>254</v>
+        <v>28</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>314</v>
+        <v>1094</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D42" s="8">
-        <v>19.309999999999999</v>
+        <v>20.52</v>
       </c>
       <c r="E42" s="8">
-        <v>3891794</v>
+        <v>4510224</v>
       </c>
       <c r="F42" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A43" s="8" t="s">
-        <v>254</v>
+        <v>554</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>315</v>
+        <v>1095</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D43" s="8">
-        <v>19.309999999999999</v>
+        <v>20.52</v>
       </c>
       <c r="E43" s="8">
-        <v>3891795</v>
+        <v>4514270</v>
       </c>
       <c r="F43" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A44" s="8" t="s">
-        <v>32</v>
+        <v>554</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>269</v>
+        <v>549</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D44" s="8">
-        <v>18.600000000000001</v>
+        <v>25.42</v>
       </c>
       <c r="E44" s="8">
-        <v>3995406</v>
+        <v>4514271</v>
       </c>
       <c r="F44" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A45" s="8" t="s">
-        <v>32</v>
+        <v>554</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>338</v>
+        <v>1096</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D45" s="8">
-        <v>26</v>
+        <v>29.27</v>
       </c>
       <c r="E45" s="8">
-        <v>3995407</v>
+        <v>4514272</v>
       </c>
       <c r="F45" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A46" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>274</v>
+        <v>1512</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D46" s="8">
-        <v>26</v>
+        <v>18.7</v>
       </c>
       <c r="E46" s="8">
-        <v>3995408</v>
+        <v>4528780</v>
       </c>
       <c r="F46" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A47" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>271</v>
+        <v>1513</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D47" s="8">
-        <v>18.75</v>
+        <v>25.9</v>
       </c>
       <c r="E47" s="8">
-        <v>3995409</v>
+        <v>4528781</v>
       </c>
       <c r="F47" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A48" s="8" t="s">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>270</v>
+        <v>1514</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D48" s="8">
-        <v>18.78</v>
-[...2 lines deleted...]
-        <v>3995410</v>
+        <v>26.53</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>1515</v>
       </c>
       <c r="F48" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A49" s="8" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D49" s="8">
-        <v>18.5</v>
+        <v>28.82</v>
       </c>
       <c r="E49" s="8">
-        <v>3995411</v>
+        <v>4570193</v>
       </c>
       <c r="F49" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A50" s="8" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D50" s="8">
-        <v>25.4</v>
-[...2 lines deleted...]
-        <v>3798702</v>
+        <v>28.82</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>1579</v>
       </c>
       <c r="F50" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A51" s="8" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D51" s="8">
-        <v>25.4</v>
-[...2 lines deleted...]
-        <v>3798703</v>
+        <v>28.82</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>1580</v>
       </c>
       <c r="F51" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A52" s="8" t="s">
-        <v>252</v>
+        <v>76</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>290</v>
+        <v>1572</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D52" s="8">
-        <v>28.04</v>
-[...2 lines deleted...]
-        <v>3848872</v>
+        <v>28.82</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>1581</v>
       </c>
       <c r="F52" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A53" s="8" t="s">
-        <v>76</v>
+        <v>253</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D53" s="8">
-        <v>24.09</v>
+        <v>28.82</v>
       </c>
       <c r="E53" s="8">
-        <v>3891751</v>
+        <v>4570194</v>
       </c>
       <c r="F53" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A54" s="8" t="s">
-        <v>76</v>
+        <v>253</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D54" s="8">
-        <v>24.09</v>
-[...2 lines deleted...]
-        <v>3891752</v>
+        <v>28.82</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>1582</v>
       </c>
       <c r="F54" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A55" s="8" t="s">
-        <v>28</v>
+        <v>253</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>266</v>
+        <v>302</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D55" s="8">
-        <v>29.14</v>
-[...2 lines deleted...]
-        <v>4437468</v>
+        <v>28.82</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>1583</v>
       </c>
       <c r="F55" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A56" s="8" t="s">
-        <v>28</v>
+        <v>254</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>265</v>
+        <v>299</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D56" s="8">
-        <v>29.14</v>
+        <v>28.82</v>
       </c>
       <c r="E56" s="8">
-        <v>4437469</v>
+        <v>4570195</v>
       </c>
       <c r="F56" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A57" s="8" t="s">
-        <v>28</v>
+        <v>254</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>261</v>
+        <v>304</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D57" s="8">
-        <v>29.14</v>
-[...2 lines deleted...]
-        <v>4437470</v>
+        <v>28.82</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>1584</v>
       </c>
       <c r="F57" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A58" s="8" t="s">
-        <v>28</v>
+        <v>254</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>262</v>
+        <v>303</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D58" s="8">
-        <v>29.14</v>
-[...2 lines deleted...]
-        <v>4437471</v>
+        <v>28.82</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>1585</v>
       </c>
       <c r="F58" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A59" s="8" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>259</v>
+        <v>280</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D59" s="8">
-        <v>25.42</v>
+        <v>19.39</v>
       </c>
       <c r="E59" s="8">
-        <v>4437472</v>
+        <v>4570196</v>
       </c>
       <c r="F59" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A60" s="8" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>260</v>
+        <v>311</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D60" s="8">
-        <v>25.42</v>
-[...2 lines deleted...]
-        <v>4437473</v>
+        <v>19.39</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>1586</v>
       </c>
       <c r="F60" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A61" s="8" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D61" s="8">
-        <v>29.27</v>
-[...2 lines deleted...]
-        <v>4437474</v>
+        <v>19.39</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>1587</v>
       </c>
       <c r="F61" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A62" s="8" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>264</v>
+        <v>1573</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D62" s="8">
-        <v>29.27</v>
-[...2 lines deleted...]
-        <v>4437475</v>
+        <v>19.39</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>1588</v>
       </c>
       <c r="F62" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A63" s="8" t="s">
-        <v>28</v>
+        <v>253</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>268</v>
+        <v>309</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D63" s="8">
-        <v>33.9</v>
+        <v>19.39</v>
       </c>
       <c r="E63" s="8">
-        <v>4437476</v>
+        <v>4570197</v>
       </c>
       <c r="F63" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A64" s="8" t="s">
-        <v>28</v>
+        <v>253</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>267</v>
+        <v>312</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D64" s="8">
-        <v>33.9</v>
-[...2 lines deleted...]
-        <v>4437477</v>
+        <v>19.39</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>1589</v>
       </c>
       <c r="F64" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A65" s="8" t="s">
-        <v>27</v>
+        <v>253</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>343</v>
+        <v>313</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D65" s="8">
-        <v>33.090000000000003</v>
-[...2 lines deleted...]
-        <v>4439590</v>
+        <v>19.39</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>1590</v>
       </c>
       <c r="F65" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A66" s="8" t="s">
-        <v>28</v>
+        <v>254</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>547</v>
+        <v>310</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D66" s="8">
-        <v>20.52</v>
+        <v>19.39</v>
       </c>
       <c r="E66" s="8">
-        <v>4480557</v>
+        <v>4570198</v>
       </c>
       <c r="F66" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A67" s="8" t="s">
-        <v>28</v>
+        <v>254</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>548</v>
+        <v>315</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D67" s="8">
-        <v>20.52</v>
-[...2 lines deleted...]
-        <v>4480559</v>
+        <v>19.39</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>1591</v>
       </c>
       <c r="F67" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A68" s="8" t="s">
-        <v>73</v>
+        <v>254</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>340</v>
+        <v>314</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D68" s="8">
-        <v>26.53</v>
-[...2 lines deleted...]
-        <v>4480929</v>
+        <v>19.39</v>
+      </c>
+      <c r="E68" s="8" t="s">
+        <v>1592</v>
       </c>
       <c r="F68" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A69" s="8" t="s">
-        <v>555</v>
+        <v>34</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>550</v>
+        <v>282</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D69" s="8">
-        <v>29.62</v>
+        <v>24.09</v>
       </c>
       <c r="E69" s="8">
-        <v>4481432</v>
+        <v>4570199</v>
       </c>
       <c r="F69" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A70" s="8" t="s">
-        <v>555</v>
+        <v>34</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>551</v>
+        <v>293</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D70" s="8">
-        <v>19.93</v>
-[...2 lines deleted...]
-        <v>4481433</v>
+        <v>24.09</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>1593</v>
       </c>
       <c r="F70" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A71" s="8" t="s">
-        <v>555</v>
+        <v>34</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>552</v>
+        <v>283</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D71" s="8">
-        <v>24.79</v>
-[...2 lines deleted...]
-        <v>4481444</v>
+        <v>24.09</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>1594</v>
       </c>
       <c r="F71" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A72" s="8" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>1091</v>
+        <v>1574</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D72" s="8">
-        <v>33.9</v>
-[...2 lines deleted...]
-        <v>4510220</v>
+        <v>24.09</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>1595</v>
       </c>
       <c r="F72" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A73" s="8" t="s">
-        <v>28</v>
+        <v>253</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>1092</v>
+        <v>291</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D73" s="8">
-        <v>33.9</v>
+        <v>24.09</v>
       </c>
       <c r="E73" s="8">
-        <v>4510221</v>
+        <v>4570200</v>
       </c>
       <c r="F73" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A74" s="8" t="s">
-        <v>28</v>
+        <v>253</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>1093</v>
+        <v>294</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D74" s="8">
-        <v>20.52</v>
-[...2 lines deleted...]
-        <v>4510223</v>
+        <v>24.09</v>
+      </c>
+      <c r="E74" s="8" t="s">
+        <v>1596</v>
       </c>
       <c r="F74" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A75" s="8" t="s">
-        <v>28</v>
+        <v>253</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>1094</v>
+        <v>295</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D75" s="8">
-        <v>20.52</v>
-[...2 lines deleted...]
-        <v>4510224</v>
+        <v>24.09</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>1597</v>
       </c>
       <c r="F75" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A76" s="8" t="s">
-        <v>554</v>
+        <v>254</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>1095</v>
+        <v>292</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D76" s="8">
-        <v>20.52</v>
+        <v>24.09</v>
       </c>
       <c r="E76" s="8">
-        <v>4514270</v>
+        <v>4570201</v>
       </c>
       <c r="F76" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A77" s="8" t="s">
-        <v>554</v>
+        <v>254</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>549</v>
+        <v>297</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D77" s="8">
-        <v>25.42</v>
-[...2 lines deleted...]
-        <v>4514271</v>
+        <v>24.09</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>1598</v>
       </c>
       <c r="F77" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A78" s="8" t="s">
-        <v>554</v>
+        <v>254</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>1096</v>
+        <v>296</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D78" s="8">
-        <v>29.27</v>
-[...2 lines deleted...]
-        <v>4514272</v>
+        <v>24.09</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>1599</v>
       </c>
       <c r="F78" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A79" s="8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>1512</v>
+        <v>286</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D79" s="8">
-        <v>18.7</v>
+        <v>33.85</v>
       </c>
       <c r="E79" s="8">
-        <v>4528780</v>
+        <v>4570202</v>
       </c>
       <c r="F79" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A80" s="8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>1513</v>
+        <v>306</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D80" s="8">
-        <v>25.9</v>
-[...2 lines deleted...]
-        <v>4528781</v>
+        <v>33.85</v>
+      </c>
+      <c r="E80" s="8" t="s">
+        <v>1600</v>
       </c>
       <c r="F80" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A81" s="8" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>1514</v>
+        <v>287</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D81" s="8">
-        <v>26.53</v>
+        <v>33.85</v>
       </c>
       <c r="E81" s="8" t="s">
-        <v>1515</v>
+        <v>1601</v>
       </c>
       <c r="F81" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A82" s="8" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>284</v>
+        <v>1575</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D82" s="8">
-        <v>28.82</v>
-[...2 lines deleted...]
-        <v>4570193</v>
+        <v>33.85</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>1602</v>
       </c>
       <c r="F82" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A83" s="8" t="s">
-        <v>76</v>
+        <v>253</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>300</v>
+        <v>1576</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D83" s="8">
-        <v>28.82</v>
-[...2 lines deleted...]
-        <v>1579</v>
+        <v>33.85</v>
+      </c>
+      <c r="E83" s="8">
+        <v>4570203</v>
       </c>
       <c r="F83" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A84" s="8" t="s">
-        <v>76</v>
+        <v>253</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>285</v>
+        <v>1577</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D84" s="8">
-        <v>28.82</v>
+        <v>33.85</v>
       </c>
       <c r="E84" s="8" t="s">
-        <v>1580</v>
+        <v>1603</v>
       </c>
       <c r="F84" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A85" s="8" t="s">
-        <v>76</v>
+        <v>253</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>1572</v>
+        <v>1578</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D85" s="8">
-        <v>28.82</v>
+        <v>33.85</v>
       </c>
       <c r="E85" s="8" t="s">
-        <v>1581</v>
+        <v>1604</v>
       </c>
       <c r="F85" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A86" s="8" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D86" s="8">
-        <v>28.82</v>
+        <v>33.85</v>
       </c>
       <c r="E86" s="8">
-        <v>4570194</v>
+        <v>4570204</v>
       </c>
       <c r="F86" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A87" s="8" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D87" s="8">
-        <v>28.82</v>
+        <v>33.85</v>
       </c>
       <c r="E87" s="8" t="s">
-        <v>1582</v>
+        <v>1605</v>
       </c>
       <c r="F87" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A88" s="8" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D88" s="8">
-        <v>28.82</v>
+        <v>33.85</v>
       </c>
       <c r="E88" s="8" t="s">
-        <v>1583</v>
+        <v>1606</v>
       </c>
       <c r="F88" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A89" s="8" t="s">
-        <v>254</v>
+        <v>606</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>299</v>
+        <v>1607</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D89" s="8">
-        <v>28.82</v>
+        <v>19.93</v>
       </c>
       <c r="E89" s="8">
-        <v>4570195</v>
+        <v>4576868</v>
       </c>
       <c r="F89" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A90" s="8" t="s">
-        <v>254</v>
+        <v>606</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>304</v>
+        <v>1608</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D90" s="8">
-        <v>28.82</v>
-[...2 lines deleted...]
-        <v>1584</v>
+        <v>24.79</v>
+      </c>
+      <c r="E90" s="8">
+        <v>4576869</v>
       </c>
       <c r="F90" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A91" s="8" t="s">
-        <v>254</v>
+        <v>606</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>303</v>
+        <v>1609</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D91" s="8">
-        <v>28.82</v>
-[...2 lines deleted...]
-        <v>1585</v>
+        <v>29.62</v>
+      </c>
+      <c r="E91" s="8">
+        <v>4576870</v>
       </c>
       <c r="F91" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A92" s="8" t="s">
-        <v>76</v>
+        <v>833</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>280</v>
+        <v>1680</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D92" s="8">
-        <v>19.39</v>
+        <v>27.5</v>
       </c>
       <c r="E92" s="8">
-        <v>4570196</v>
+        <v>4594654</v>
       </c>
       <c r="F92" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A93" s="8" t="s">
-        <v>76</v>
+        <v>833</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>311</v>
+        <v>1681</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D93" s="8">
-        <v>19.39</v>
-[...2 lines deleted...]
-        <v>1586</v>
+        <v>18.7</v>
+      </c>
+      <c r="E93" s="8">
+        <v>4594674</v>
       </c>
       <c r="F93" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A94" s="8" t="s">
-        <v>76</v>
+        <v>833</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>281</v>
+        <v>1682</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D94" s="8">
-        <v>19.39</v>
-[...2 lines deleted...]
-        <v>1587</v>
+        <v>18.7</v>
+      </c>
+      <c r="E94" s="8">
+        <v>4594694</v>
       </c>
       <c r="F94" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A95" s="8" t="s">
-        <v>76</v>
+        <v>833</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>1573</v>
+        <v>1683</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D95" s="8">
-        <v>19.39</v>
-[...2 lines deleted...]
-        <v>1588</v>
+        <v>27.5</v>
+      </c>
+      <c r="E95" s="8">
+        <v>4594714</v>
       </c>
       <c r="F95" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A96" s="8" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>309</v>
+        <v>1684</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D96" s="8">
-        <v>19.39</v>
+        <v>27.92</v>
       </c>
       <c r="E96" s="8">
-        <v>4570197</v>
+        <v>4618534</v>
       </c>
       <c r="F96" s="15">
         <v>2000</v>
       </c>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.3">
-[...658 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:F78" xr:uid="{00000000-0001-0000-0900-000000000000}"/>
+  <autoFilter ref="A1:F96" xr:uid="{00000000-0001-0000-0900-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet7"/>
-  <dimension ref="A1:F147"/>
+  <dimension ref="A1:F154"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C136" sqref="C136"/>
+      <pane ySplit="1" topLeftCell="A106" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E132" sqref="E132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="31" style="1" customWidth="1"/>
     <col min="3" max="3" width="22.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.81640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="35.54296875" style="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.54296875" style="4" customWidth="1"/>
     <col min="7" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>10</v>
       </c>
@@ -12084,101 +11475,241 @@
     <row r="145" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A145" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B145" s="19" t="s">
         <v>1625</v>
       </c>
       <c r="C145" s="19">
         <v>26.39</v>
       </c>
       <c r="D145" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E145" s="20">
         <v>4594514</v>
       </c>
       <c r="F145" s="21">
         <v>1200</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A146" s="19" t="s">
         <v>553</v>
       </c>
       <c r="B146" s="19" t="s">
-        <v>1665</v>
+        <v>1664</v>
       </c>
       <c r="C146" s="19">
         <v>13.91</v>
       </c>
       <c r="D146" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E146" s="20">
         <v>4614974</v>
       </c>
       <c r="F146" s="21">
         <v>600</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A147" s="19" t="s">
         <v>553</v>
       </c>
       <c r="B147" s="19" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
       <c r="C147" s="19">
         <v>9.08</v>
       </c>
       <c r="D147" s="19" t="s">
         <v>72</v>
       </c>
       <c r="E147" s="20">
         <v>4614994</v>
       </c>
       <c r="F147" s="21">
         <v>600</v>
       </c>
     </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A148" s="19" t="s">
+        <v>555</v>
+      </c>
+      <c r="B148" s="19" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C148" s="19">
+        <v>10.77</v>
+      </c>
+      <c r="D148" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E148" s="20">
+        <v>4652854</v>
+      </c>
+      <c r="F148" s="21">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A149" s="19" t="s">
+        <v>555</v>
+      </c>
+      <c r="B149" s="19" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C149" s="19">
+        <v>10.77</v>
+      </c>
+      <c r="D149" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E149" s="20">
+        <v>4652874</v>
+      </c>
+      <c r="F149" s="21">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A150" s="19" t="s">
+        <v>555</v>
+      </c>
+      <c r="B150" s="19" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C150" s="19">
+        <v>17.7</v>
+      </c>
+      <c r="D150" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E150" s="20">
+        <v>4652894</v>
+      </c>
+      <c r="F150" s="21">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A151" s="19" t="s">
+        <v>555</v>
+      </c>
+      <c r="B151" s="19" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C151" s="19">
+        <v>17.7</v>
+      </c>
+      <c r="D151" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E151" s="20">
+        <v>4652914</v>
+      </c>
+      <c r="F151" s="21">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A152" s="19" t="s">
+        <v>606</v>
+      </c>
+      <c r="B152" s="19" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C152" s="19">
+        <v>17.7</v>
+      </c>
+      <c r="D152" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E152" s="20">
+        <v>4652974</v>
+      </c>
+      <c r="F152" s="21">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A153" s="19" t="s">
+        <v>606</v>
+      </c>
+      <c r="B153" s="19" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C153" s="19">
+        <v>17.7</v>
+      </c>
+      <c r="D153" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E153" s="20">
+        <v>4653074</v>
+      </c>
+      <c r="F153" s="21">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A154" s="19" t="s">
+        <v>606</v>
+      </c>
+      <c r="B154" s="19" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C154" s="19">
+        <v>10.77</v>
+      </c>
+      <c r="D154" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E154" s="20">
+        <v>4653094</v>
+      </c>
+      <c r="F154" s="21">
+        <v>600</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:F145" xr:uid="{00000000-0001-0000-0500-000000000000}"/>
+  <autoFilter ref="A1:F147" xr:uid="{00000000-0001-0000-0500-000000000000}"/>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Sheet12"/>
-  <dimension ref="A1:F1020"/>
+  <dimension ref="A1:F1029"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L1011" sqref="L1011"/>
+      <selection pane="bottomLeft" activeCell="E1026" sqref="E1026"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="20.7265625" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.26953125" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.7265625" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.36328125" style="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.26953125" style="6" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>71</v>
@@ -32393,227 +31924,427 @@
     <row r="1012" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1012" s="8" t="s">
         <v>556</v>
       </c>
       <c r="B1012" s="8" t="s">
         <v>1659</v>
       </c>
       <c r="C1012" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1012" s="19">
         <v>11.63</v>
       </c>
       <c r="E1012" s="20">
         <v>4592454</v>
       </c>
       <c r="F1012" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1013" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1013" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B1013" s="8" t="s">
-        <v>1667</v>
+        <v>1666</v>
       </c>
       <c r="C1013" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1013" s="19">
         <v>19.75</v>
       </c>
       <c r="E1013" s="20">
         <v>4615254</v>
       </c>
       <c r="F1013" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1014" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1014" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B1014" s="8" t="s">
-        <v>1668</v>
+        <v>1667</v>
       </c>
       <c r="C1014" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1014" s="19">
         <v>19.75</v>
       </c>
       <c r="E1014" s="20" t="s">
-        <v>1675</v>
+        <v>1674</v>
       </c>
       <c r="F1014" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1015" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1015" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B1015" s="8" t="s">
-        <v>1669</v>
+        <v>1668</v>
       </c>
       <c r="C1015" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1015" s="19">
         <v>19.75</v>
       </c>
       <c r="E1015" s="20" t="s">
-        <v>1676</v>
+        <v>1675</v>
       </c>
       <c r="F1015" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1016" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1016" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B1016" s="8" t="s">
-        <v>1670</v>
+        <v>1669</v>
       </c>
       <c r="C1016" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1016" s="19">
         <v>19.75</v>
       </c>
       <c r="E1016" s="20" t="s">
-        <v>1677</v>
+        <v>1676</v>
       </c>
       <c r="F1016" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1017" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1017" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B1017" s="8" t="s">
-        <v>1671</v>
+        <v>1670</v>
       </c>
       <c r="C1017" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1017" s="19">
         <v>24.59</v>
       </c>
       <c r="E1017" s="20">
         <v>4615294</v>
       </c>
       <c r="F1017" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1018" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1018" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B1018" s="8" t="s">
-        <v>1672</v>
+        <v>1671</v>
       </c>
       <c r="C1018" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1018" s="19">
         <v>24.59</v>
       </c>
       <c r="E1018" s="20" t="s">
-        <v>1678</v>
+        <v>1677</v>
       </c>
       <c r="F1018" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1019" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1019" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B1019" s="8" t="s">
-        <v>1673</v>
+        <v>1672</v>
       </c>
       <c r="C1019" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1019" s="19">
         <v>24.59</v>
       </c>
       <c r="E1019" s="20" t="s">
-        <v>1679</v>
+        <v>1678</v>
       </c>
       <c r="F1019" s="23">
         <v>600</v>
       </c>
     </row>
     <row r="1020" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1020" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B1020" s="8" t="s">
-        <v>1674</v>
+        <v>1673</v>
       </c>
       <c r="C1020" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D1020" s="19">
         <v>24.59</v>
       </c>
       <c r="E1020" s="20" t="s">
-        <v>1680</v>
+        <v>1679</v>
       </c>
       <c r="F1020" s="23">
         <v>600</v>
       </c>
     </row>
+    <row r="1021" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1021" s="8" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B1021" s="8" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C1021" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1021" s="19">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="E1021" s="20">
+        <v>4528767</v>
+      </c>
+      <c r="F1021" s="23">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1022" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="B1022" s="8" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C1022" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1022" s="19">
+        <v>21.54</v>
+      </c>
+      <c r="E1022" s="20">
+        <v>4652734</v>
+      </c>
+      <c r="F1022" s="23">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1023" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="B1023" s="8" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C1023" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1023" s="19">
+        <v>33.22</v>
+      </c>
+      <c r="E1023" s="20">
+        <v>4652754</v>
+      </c>
+      <c r="F1023" s="23">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1024" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="B1024" s="8" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C1024" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1024" s="19">
+        <v>48.14</v>
+      </c>
+      <c r="E1024" s="20">
+        <v>4652774</v>
+      </c>
+      <c r="F1024" s="23">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1025" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="B1025" s="8" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C1025" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1025" s="19">
+        <v>14.34</v>
+      </c>
+      <c r="E1025" s="20">
+        <v>4652794</v>
+      </c>
+      <c r="F1025" s="23">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1026" s="8" t="s">
+        <v>606</v>
+      </c>
+      <c r="B1026" s="8" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C1026" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1026" s="19">
+        <v>33.22</v>
+      </c>
+      <c r="E1026" s="20">
+        <v>4652994</v>
+      </c>
+      <c r="F1026" s="23">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1027" s="8" t="s">
+        <v>606</v>
+      </c>
+      <c r="B1027" s="8" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C1027" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1027" s="19">
+        <v>48.14</v>
+      </c>
+      <c r="E1027" s="20">
+        <v>4653014</v>
+      </c>
+      <c r="F1027" s="23">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1028" s="8" t="s">
+        <v>606</v>
+      </c>
+      <c r="B1028" s="8" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C1028" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1028" s="19">
+        <v>14.34</v>
+      </c>
+      <c r="E1028" s="20">
+        <v>4653034</v>
+      </c>
+      <c r="F1028" s="23">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1029" s="8" t="s">
+        <v>606</v>
+      </c>
+      <c r="B1029" s="8" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C1029" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1029" s="19">
+        <v>21.54</v>
+      </c>
+      <c r="E1029" s="20">
+        <v>4653054</v>
+      </c>
+      <c r="F1029" s="23">
+        <v>600</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:F1012" xr:uid="{00000000-0001-0000-0A00-000000000000}"/>
+  <autoFilter ref="A1:F1029" xr:uid="{00000000-0001-0000-0A00-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F2">
     <sortCondition ref="A1:A2"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c5180ffb-c0e7-40bb-9680-553cd8fd2786">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="65ca1c25-7e65-4271-bc02-93aaed5ace2c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F14356547B7A414BB957DDC643D77406" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5c0ad7a7cec9e663bca528ddbdcce5c8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c5180ffb-c0e7-40bb-9680-553cd8fd2786" xmlns:ns3="65ca1c25-7e65-4271-bc02-93aaed5ace2c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e5ff0ce25a23945d15dc0f9bd2e28c9" ns2:_="" ns3:_="">
     <xsd:import namespace="c5180ffb-c0e7-40bb-9680-553cd8fd2786"/>
     <xsd:import namespace="65ca1c25-7e65-4271-bc02-93aaed5ace2c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -32818,104 +32549,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A44228B-076E-4CD6-A2A0-5804C26590E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5180ffb-c0e7-40bb-9680-553cd8fd2786"/>
+    <ds:schemaRef ds:uri="65ca1c25-7e65-4271-bc02-93aaed5ace2c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BB30070-35EB-402A-9DBA-4EF15D27253D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16AEF607-8AE1-4799-AE74-576E9AAACDE2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c5180ffb-c0e7-40bb-9680-553cd8fd2786"/>
     <ds:schemaRef ds:uri="65ca1c25-7e65-4271-bc02-93aaed5ace2c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="65ca1c25-7e65-4271-bc02-93aaed5ace2c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Read Me</vt:lpstr>
       <vt:lpstr>Ultra Low Temp Freezers</vt:lpstr>
       <vt:lpstr>Lab Freezers</vt:lpstr>
       <vt:lpstr>Lab Refrigerators</vt:lpstr>