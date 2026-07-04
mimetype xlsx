--- v0 (2026-04-24)
+++ v1 (2026-07-04)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://resourceinnovation.sharepoint.com/sites/611096-EnergizeCTPrgDel/Shared Documents/QPLs/QPL Lists For The Market/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="54" documentId="8_{5B1EDB04-7EB7-483C-9A5C-C78C061351DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2F5A90B5-985D-48C9-904F-2183502D6EE8}"/>
+  <xr:revisionPtr revIDLastSave="61" documentId="8_{5B1EDB04-7EB7-483C-9A5C-C78C061351DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DCB52D64-B44B-461B-9FC3-415648898972}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="891" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="135" windowWidth="29040" windowHeight="15720" tabRatio="891" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ECM Pumps" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ECM Pumps'!$A$4:$C$245</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="728" uniqueCount="251">
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
@@ -791,51 +791,51 @@
   <si>
     <t>MAGNA 3 50-180FN SS</t>
   </si>
   <si>
     <t>1911ecm-F</t>
   </si>
   <si>
     <t>1911ecm-SF</t>
   </si>
   <si>
     <t>1915ecm-F</t>
   </si>
   <si>
     <t>1915ecm-SF</t>
   </si>
   <si>
     <t>SPe-1</t>
   </si>
   <si>
     <t>HLPe-1</t>
   </si>
   <si>
     <t>s</t>
   </si>
   <si>
-    <t>This Qualified Products List (QPL) is dated 4/1/2026</t>
+    <t>This Qualified Products List (QPL) is dated 7/1/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -4615,70 +4615,50 @@
   <autoFilter ref="A4:C245" xr:uid="{E9DF6C30-50C7-4816-93BF-5674DC61664E}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C3"/>
   </mergeCells>
   <conditionalFormatting sqref="A1:A2">
     <cfRule type="duplicateValues" dxfId="0" priority="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F14356547B7A414BB957DDC643D77406" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5c0ad7a7cec9e663bca528ddbdcce5c8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c5180ffb-c0e7-40bb-9680-553cd8fd2786" xmlns:ns3="65ca1c25-7e65-4271-bc02-93aaed5ace2c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e5ff0ce25a23945d15dc0f9bd2e28c9" ns2:_="" ns3:_="">
     <xsd:import namespace="c5180ffb-c0e7-40bb-9680-553cd8fd2786"/>
     <xsd:import namespace="65ca1c25-7e65-4271-bc02-93aaed5ace2c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -4883,84 +4863,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c5180ffb-c0e7-40bb-9680-553cd8fd2786">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="65ca1c25-7e65-4271-bc02-93aaed5ace2c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEECD29B-31EE-4BC4-9B2F-B532DE797F09}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c5180ffb-c0e7-40bb-9680-553cd8fd2786"/>
     <ds:schemaRef ds:uri="65ca1c25-7e65-4271-bc02-93aaed5ace2c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2922BD20-D038-475C-8640-958934F95020}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA913736-0B30-43A0-BBF6-1C496EFC4E7F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5180ffb-c0e7-40bb-9680-553cd8fd2786"/>
+    <ds:schemaRef ds:uri="65ca1c25-7e65-4271-bc02-93aaed5ace2c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ECM Pumps</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>