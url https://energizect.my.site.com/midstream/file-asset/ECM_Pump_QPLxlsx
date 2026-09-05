--- v1 (2026-07-04)
+++ v2 (2026-09-05)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://resourceinnovation.sharepoint.com/sites/611096-EnergizeCTPrgDel/Shared Documents/QPLs/QPL Lists For The Market/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="61" documentId="8_{5B1EDB04-7EB7-483C-9A5C-C78C061351DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DCB52D64-B44B-461B-9FC3-415648898972}"/>
+  <xr:revisionPtr revIDLastSave="72" documentId="8_{5B1EDB04-7EB7-483C-9A5C-C78C061351DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{67134DF2-0053-4A8B-A50D-547D1102EAEE}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="135" windowWidth="29040" windowHeight="15720" tabRatio="891" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-19310" yWindow="-100" windowWidth="19420" windowHeight="10300" tabRatio="891" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ECM Pumps" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ECM Pumps'!$A$4:$C$245</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ECM Pumps'!$A$4:$C$249</definedName>
   </definedNames>
   <calcPr calcId="191028" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="728" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="740" uniqueCount="255">
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Armstrong</t>
   </si>
   <si>
     <t>Qualified Product List for ECM Pumps</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Horse Power</t>
   </si>
   <si>
     <t>AquaMotion Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">AM55-SFVL </t>
   </si>
   <si>
     <t>&lt; 1</t>
   </si>
   <si>
@@ -791,51 +791,63 @@
   <si>
     <t>MAGNA 3 50-180FN SS</t>
   </si>
   <si>
     <t>1911ecm-F</t>
   </si>
   <si>
     <t>1911ecm-SF</t>
   </si>
   <si>
     <t>1915ecm-F</t>
   </si>
   <si>
     <t>1915ecm-SF</t>
   </si>
   <si>
     <t>SPe-1</t>
   </si>
   <si>
     <t>HLPe-1</t>
   </si>
   <si>
     <t>s</t>
   </si>
   <si>
-    <t>This Qualified Products List (QPL) is dated 7/1/2026</t>
+    <t>This Qualified Products List (QPL) is dated 8/1/2026</t>
+  </si>
+  <si>
+    <t>UPSe 26-99 F</t>
+  </si>
+  <si>
+    <t>UPSe 26-150 F</t>
+  </si>
+  <si>
+    <t>ALPHA 26-99 F</t>
+  </si>
+  <si>
+    <t>ALPHA 26-150 F</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1892,2773 +1904,2826 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9DF6C30-50C7-4816-93BF-5674DC61664E}">
-  <dimension ref="A1:E245"/>
+  <dimension ref="A1:E249"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" topLeftCell="A144" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B162" sqref="B162"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="29.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="18.28515625" customWidth="1"/>
+    <col min="1" max="1" width="29.7265625" customWidth="1"/>
+    <col min="2" max="2" width="31.7265625" customWidth="1"/>
+    <col min="3" max="3" width="18.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" ht="27.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="20"/>
     </row>
-    <row r="2" spans="1:3" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="21" t="s">
         <v>250</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="23"/>
     </row>
-    <row r="3" spans="1:3" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:3" ht="9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="21"/>
       <c r="B3" s="22"/>
       <c r="C3" s="23"/>
     </row>
-    <row r="4" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:3" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3" s="5" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:3" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3" s="5" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A10" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="11" spans="1:3" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" s="5" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A11" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="12" spans="1:3" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" s="5" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:3" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3" s="5" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="14" spans="1:3" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:3" s="5" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A14" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A15" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A16" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A17" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A18" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A20" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A21" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A22" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A23" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A24" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A25" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A27" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A28" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A29" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A30" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A31" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A32" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A33" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A34" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A35" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A36" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A37" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>80</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A38" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A39" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A40" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A41" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A42" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A43" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A44" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A45" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>85</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A46" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A47" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A48" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A49" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A50" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A51" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A52" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A53" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A54" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A55" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A56" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>88</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A57" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>169</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A58" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C58" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A59" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>90</v>
       </c>
       <c r="C59" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A60" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A61" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C61" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A62" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C62" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A63" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C63" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A64" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C64" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A65" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C65" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A66" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C66" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A67" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>91</v>
       </c>
       <c r="C67" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A68" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C68" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A69" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>160</v>
       </c>
       <c r="C69" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A70" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C70" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A71" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C71" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A72" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C72" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A73" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C73" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A74" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>93</v>
       </c>
       <c r="C74" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A75" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C75" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A76" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C76" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A77" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>94</v>
       </c>
       <c r="C77" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A78" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>162</v>
       </c>
       <c r="C78" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A79" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>163</v>
       </c>
       <c r="C79" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A80" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>164</v>
       </c>
       <c r="C80" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A81" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>165</v>
       </c>
       <c r="C81" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A82" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>166</v>
       </c>
       <c r="C82" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A83" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>167</v>
       </c>
       <c r="C83" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A84" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C84" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A85" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>170</v>
       </c>
       <c r="C85" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A86" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>171</v>
       </c>
       <c r="C86" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="87" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A87" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>172</v>
       </c>
       <c r="C87" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A88" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>173</v>
       </c>
       <c r="C88" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="89" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A89" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>174</v>
       </c>
       <c r="C89" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="90" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A90" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>175</v>
       </c>
       <c r="C90" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="91" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A91" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>176</v>
       </c>
       <c r="C91" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="92" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A92" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>177</v>
       </c>
       <c r="C92" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="93" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A93" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>178</v>
       </c>
       <c r="C93" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="94" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A94" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>179</v>
       </c>
       <c r="C94" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="95" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A95" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="96" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A96" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>181</v>
       </c>
       <c r="C96" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="97" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A97" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>182</v>
       </c>
       <c r="C97" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="98" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A98" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>183</v>
       </c>
       <c r="C98" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="99" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A99" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>184</v>
       </c>
       <c r="C99" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="100" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A100" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>185</v>
       </c>
       <c r="C100" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="101" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A101" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>186</v>
       </c>
       <c r="C101" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="102" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A102" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>187</v>
       </c>
       <c r="C102" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="103" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A103" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>188</v>
       </c>
       <c r="C103" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="104" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A104" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>189</v>
       </c>
       <c r="C104" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="105" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A105" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>190</v>
       </c>
       <c r="C105" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="106" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A106" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C106" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="107" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A107" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>192</v>
       </c>
       <c r="C107" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="108" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A108" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>193</v>
       </c>
       <c r="C108" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="109" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A109" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>194</v>
       </c>
       <c r="C109" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="110" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A110" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>195</v>
       </c>
       <c r="C110" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="111" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A111" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>196</v>
       </c>
       <c r="C111" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="112" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A112" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>197</v>
       </c>
       <c r="C112" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="113" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A113" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>198</v>
       </c>
       <c r="C113" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="114" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A114" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>199</v>
       </c>
       <c r="C114" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="115" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A115" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>200</v>
       </c>
       <c r="C115" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="116" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A116" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>201</v>
       </c>
       <c r="C116" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="117" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A117" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>202</v>
       </c>
       <c r="C117" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="118" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A118" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>203</v>
       </c>
       <c r="C118" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="119" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A119" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>204</v>
       </c>
       <c r="C119" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="120" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A120" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>205</v>
       </c>
       <c r="C120" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="121" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A121" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>206</v>
       </c>
       <c r="C121" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="122" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A122" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>207</v>
       </c>
       <c r="C122" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="123" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A123" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>208</v>
       </c>
       <c r="C123" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="124" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A124" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>209</v>
       </c>
       <c r="C124" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="125" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A125" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>210</v>
       </c>
       <c r="C125" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="126" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A126" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C126" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="127" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A127" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>212</v>
       </c>
       <c r="C127" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="128" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A128" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C128" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="129" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A129" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>214</v>
       </c>
       <c r="C129" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="130" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A130" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>215</v>
       </c>
       <c r="C130" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="131" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A131" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>216</v>
       </c>
       <c r="C131" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="132" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A132" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>217</v>
       </c>
       <c r="C132" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="133" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A133" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>218</v>
       </c>
       <c r="C133" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="134" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A134" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>219</v>
       </c>
       <c r="C134" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="135" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A135" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>220</v>
       </c>
       <c r="C135" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="136" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A136" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>221</v>
       </c>
       <c r="C136" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="137" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A137" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>222</v>
       </c>
       <c r="C137" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="138" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A138" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>223</v>
       </c>
       <c r="C138" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="139" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A139" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>224</v>
       </c>
       <c r="C139" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="140" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A140" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>225</v>
       </c>
       <c r="C140" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="141" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A141" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>226</v>
       </c>
       <c r="C141" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="142" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A142" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>227</v>
       </c>
       <c r="C142" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="143" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A143" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>228</v>
       </c>
       <c r="C143" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="144" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A144" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>229</v>
       </c>
       <c r="C144" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="145" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A145" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>230</v>
       </c>
       <c r="C145" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="146" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A146" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>231</v>
       </c>
       <c r="C146" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="147" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A147" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>232</v>
       </c>
       <c r="C147" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="148" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A148" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C148" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="149" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A149" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>234</v>
       </c>
       <c r="C149" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="150" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A150" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>235</v>
       </c>
       <c r="C150" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="151" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A151" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>236</v>
       </c>
       <c r="C151" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="152" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A152" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>237</v>
       </c>
       <c r="C152" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="153" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A153" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>238</v>
       </c>
       <c r="C153" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="154" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A154" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>239</v>
       </c>
       <c r="C154" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="155" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A155" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>240</v>
       </c>
       <c r="C155" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="156" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A156" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>241</v>
       </c>
       <c r="C156" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="157" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A157" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>242</v>
       </c>
       <c r="C157" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="158" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A158" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C158" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A159" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C159" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A160" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C160" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A161" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C161" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A162" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="B158" s="2" t="s">
+      <c r="B162" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="C158" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A159" s="9" t="s">
+      <c r="C162" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A163" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="B159" s="2" t="s">
+      <c r="B163" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="C159" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B160" s="2" t="s">
+      <c r="C163" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A164" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B164" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="C160" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B161" s="2" t="s">
+      <c r="C164" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A165" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B165" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="C161" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B162" s="2" t="s">
+      <c r="C165" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A166" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B166" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="C162" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B163" s="2" t="s">
+      <c r="C166" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A167" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B167" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="C163" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B164" s="2" t="s">
+      <c r="C167" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A168" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B168" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="C164" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B165" s="2" t="s">
+      <c r="C168" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A169" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B169" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="C165" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B166" s="2" t="s">
+      <c r="C169" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A170" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B170" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="C166" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B167" s="2" t="s">
+      <c r="C170" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A171" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B171" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="C167" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B168" s="2" t="s">
+      <c r="C171" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A172" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B172" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="C168" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B169" s="2" t="s">
+      <c r="C172" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A173" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B173" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="C169" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B170" s="2" t="s">
+      <c r="C173" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A174" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B174" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="C170" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B171" s="2" t="s">
+      <c r="C174" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A175" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B175" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="C171" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B172" s="2" t="s">
+      <c r="C175" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A176" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B176" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="C172" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B173" s="2" t="s">
+      <c r="C176" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A177" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B177" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="C173" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B174" s="2" t="s">
+      <c r="C177" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A178" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B178" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="C174" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B175" s="2" t="s">
+      <c r="C178" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A179" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B179" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="C175" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B176" s="2" t="s">
+      <c r="C179" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A180" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B180" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="C176" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B177" s="2" t="s">
+      <c r="C180" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A181" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B181" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="C177" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B178" s="2" t="s">
+      <c r="C181" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A182" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B182" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="C178" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B179" s="2" t="s">
+      <c r="C182" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A183" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B183" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="C179" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B180" s="2" t="s">
+      <c r="C183" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A184" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B184" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="C180" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B181" s="2" t="s">
+      <c r="C184" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A185" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B185" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="C181" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B182" s="2" t="s">
+      <c r="C185" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A186" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B186" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="C182" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B183" s="2" t="s">
+      <c r="C186" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A187" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B187" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="C183" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B184" s="2" t="s">
+      <c r="C187" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A188" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B188" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="C184" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B185" s="2" t="s">
+      <c r="C188" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A189" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B189" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="C185" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B186" s="2" t="s">
+      <c r="C189" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A190" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B190" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="C186" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B187" s="2" t="s">
+      <c r="C190" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A191" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B191" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="C187" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B188" s="2" t="s">
+      <c r="C191" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A192" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B192" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="C188" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B189" s="2" t="s">
+      <c r="C192" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A193" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B193" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="C189" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B190" s="2" t="s">
+      <c r="C193" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A194" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B194" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="C190" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B191" s="2" t="s">
+      <c r="C194" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A195" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B195" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="C191" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B192" s="2" t="s">
+      <c r="C195" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A196" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B196" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="C192" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B193" s="2" t="s">
+      <c r="C196" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A197" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B197" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="C193" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B194" s="2" t="s">
+      <c r="C197" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A198" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B198" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C194" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B195" s="2" t="s">
+      <c r="C198" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A199" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B199" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="C195" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B196" s="2" t="s">
+      <c r="C199" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A200" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B200" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="C196" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B197" s="2" t="s">
+      <c r="C200" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A201" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B201" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="C197" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B198" s="2" t="s">
+      <c r="C201" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A202" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B202" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="C198" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B199" s="2" t="s">
+      <c r="C202" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A203" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B203" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="C199" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B200" s="2" t="s">
+      <c r="C203" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A204" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B204" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="C200" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B201" s="2" t="s">
+      <c r="C204" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A205" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B205" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="C201" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B202" s="2" t="s">
+      <c r="C205" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A206" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B206" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="C202" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B203" s="2" t="s">
+      <c r="C206" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A207" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B207" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="C203" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B204" s="2" t="s">
+      <c r="C207" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A208" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B208" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="C204" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B205" s="2" t="s">
+      <c r="C208" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A209" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B209" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="C205" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B206" s="2" t="s">
+      <c r="C209" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A210" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B210" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="C206" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B207" s="2" t="s">
+      <c r="C210" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A211" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B211" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="C207" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B208" s="2" t="s">
+      <c r="C211" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A212" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B212" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="C208" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B209" s="2" t="s">
+      <c r="C212" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A213" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B213" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="C209" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B210" s="2" t="s">
+      <c r="C213" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A214" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B214" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="C210" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B211" s="2" t="s">
+      <c r="C214" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A215" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B215" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="C211" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B212" s="2" t="s">
+      <c r="C215" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A216" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B216" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="C212" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B213" s="2" t="s">
+      <c r="C216" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A217" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B217" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="C213" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B214" s="2" t="s">
+      <c r="C217" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A218" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B218" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="C214" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B215" s="2" t="s">
+      <c r="C218" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A219" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B219" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="C215" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B216" s="2" t="s">
+      <c r="C219" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A220" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B220" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="C216" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B217" s="2" t="s">
+      <c r="C220" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A221" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B221" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="C217" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B218" s="2" t="s">
+      <c r="C221" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A222" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B222" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="C218" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B219" s="2" t="s">
+      <c r="C222" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A223" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B223" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="C219" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B220" s="2" t="s">
+      <c r="C223" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A224" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B224" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="C220" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B221" s="2" t="s">
+      <c r="C224" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A225" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B225" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="C221" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B222" s="2" t="s">
+      <c r="C225" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A226" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B226" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="C222" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B223" s="2" t="s">
+      <c r="C226" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A227" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B227" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="C223" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B224" s="2" t="s">
+      <c r="C227" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A228" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B228" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="C224" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B225" s="2" t="s">
+      <c r="C228" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A229" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B229" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="C225" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B226" s="2" t="s">
+      <c r="C229" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A230" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B230" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="C226" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B227" s="2" t="s">
+      <c r="C230" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A231" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B231" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="C227" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B228" s="2" t="s">
+      <c r="C231" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A232" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B232" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="C228" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B229" s="2" t="s">
+      <c r="C232" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A233" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B233" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="C229" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B230" s="2" t="s">
+      <c r="C233" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A234" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B234" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="C230" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B231" s="2" t="s">
+      <c r="C234" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A235" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B235" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="C231" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B232" s="2" t="s">
+      <c r="C235" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A236" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B236" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C232" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B233" s="2" t="s">
+      <c r="C236" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A237" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B237" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="C233" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B234" s="2">
+      <c r="C237" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A238" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B238" s="2">
         <v>15000</v>
       </c>
-      <c r="C234" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B235" s="2" t="s">
+      <c r="C238" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A239" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B239" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="C235" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B236" s="2" t="s">
+      <c r="C239" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A240" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B240" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="C236" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B237" s="2" t="s">
+      <c r="C240" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A241" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B241" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="C237" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B238" s="2" t="s">
+      <c r="C241" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A242" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B242" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="C238" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B239" s="2" t="s">
+      <c r="C242" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A243" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B243" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="C239" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B240" s="2" t="s">
+      <c r="C243" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A244" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B244" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="C240" s="17" t="s">
-[...2 lines deleted...]
-      <c r="E240" t="s">
+      <c r="C244" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="E244" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="241" spans="1:3" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B241" s="2" t="s">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A245" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B245" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="C241" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B242" s="2" t="s">
+      <c r="C245" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A246" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B246" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="C242" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B243" s="2" t="s">
+      <c r="C246" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A247" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B247" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="C243" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B244" s="2" t="s">
+      <c r="C247" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A248" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B248" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="C244" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A245" s="9" t="s">
+      <c r="C248" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A249" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="B245" s="2" t="s">
+      <c r="B249" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="C245" s="17" t="s">
+      <c r="C249" s="17" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:C245" xr:uid="{E9DF6C30-50C7-4816-93BF-5674DC61664E}"/>
+  <autoFilter ref="A4:C249" xr:uid="{E9DF6C30-50C7-4816-93BF-5674DC61664E}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C3"/>
   </mergeCells>
   <conditionalFormatting sqref="A1:A2">
     <cfRule type="duplicateValues" dxfId="0" priority="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F14356547B7A414BB957DDC643D77406" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5c0ad7a7cec9e663bca528ddbdcce5c8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c5180ffb-c0e7-40bb-9680-553cd8fd2786" xmlns:ns3="65ca1c25-7e65-4271-bc02-93aaed5ace2c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e5ff0ce25a23945d15dc0f9bd2e28c9" ns2:_="" ns3:_="">
     <xsd:import namespace="c5180ffb-c0e7-40bb-9680-553cd8fd2786"/>
     <xsd:import namespace="65ca1c25-7e65-4271-bc02-93aaed5ace2c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -4863,93 +4928,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c5180ffb-c0e7-40bb-9680-553cd8fd2786">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="65ca1c25-7e65-4271-bc02-93aaed5ace2c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2922BD20-D038-475C-8640-958934F95020}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEECD29B-31EE-4BC4-9B2F-B532DE797F09}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c5180ffb-c0e7-40bb-9680-553cd8fd2786"/>
     <ds:schemaRef ds:uri="65ca1c25-7e65-4271-bc02-93aaed5ace2c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA913736-0B30-43A0-BBF6-1C496EFC4E7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c5180ffb-c0e7-40bb-9680-553cd8fd2786"/>
     <ds:schemaRef ds:uri="65ca1c25-7e65-4271-bc02-93aaed5ace2c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>